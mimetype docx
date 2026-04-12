--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justine SIMON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la CommunicationUniversité de Franche-ComtéELLIADD/CREM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon est maître de conférences en Sciences de l’Information et de la Communication, chercheur au laboratoire Éditions, Langages, Littératures, Informatique, Arts, Didactiques, Discours (ÉLLIADD, EA 4661). Ses recherches sont consacrées à la communication numérique (culture participative, réseaux socionumériques, narrations visuelles interactives) et à l’analyse du discours numérique (discours hypertextualisé, interdiscursivité et argumentativité). Elle porte un intérêt à la construction plurisémiotique des discours mêlant textes, images, sons, musiques dans des contextes socionumériques variés (infox par l’image, communication politique, controverses et débats de société, culture des mèmes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tu essaies de trouver un titre original pour parler de marqueurs énonciatifs, d’ethos discursif et de mèmes: &amp;quot;Euh... moi-mème et mon #ChatonMignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, https://www.revue-tranel.ch/article/view/6981/6176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memes and the musical turn: The case of Meow Cat Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m9h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés interdisciplinaires sur les mèmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème « fait maison » : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19-2, http://preo.ube.fr/textesetcontextes/index.php?id=5049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du #Chadolf #Kitler au #NeinNeinCat : réinterpréter le nazisme au prisme des chatons mignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'interprétation des images "choc" : signes, filtres, idéologies, 53, pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mythes au XXIe siècle, 36, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les mèmes deviennent un nouveau langage en politique . Engagements et logiques contestataires au prisme de l’analyse discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approches discursives des mèmes en politique, 54, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127kk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républigram fever. Rencontre passionnée entre technologie et culture du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Culture.s du technique, de l’innovation et de la communication : imaginaires, potentialités, utopies, 11 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la revue &amp;lt;i&amp;gt;Semen&amp;lt;/i&amp;gt;, un espace de rencontres interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Auboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro bilan des 50 premières livraisons de Semen, 50 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Deux Marianne&amp;quot; : une image, des regards, des affrontements en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regard et Communication, 49, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infox par l’image sur les réseaux socionumériques. Détournements, circulation et mises en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The construction of reality in the post-truth age, 25, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation, reformulation et circulation de La Liberté guidant le peuple sur les réseaux socionumériques durant les événements de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Formes discursives. Interactions, narrations, représentations, 24, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#JeSuisCharlie & #PeaceForParis: appropriation, reformulation, and circulation of &amp;quot;Liberty Leading the People&amp;quot; on socio-digital networks during the Paris attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (45), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2018v22n45p37-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Climat sous tension&amp;lt;/i&amp;gt;, un « récit climatique » interactif engagé mêlant bande dessinée, audiovisuel et jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital Studies&amp;lt;/i&amp;gt;, analyse du discours hypertextualisé et SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic Writing on Printed and Online Press : Towards a Change of Enunciative Contract ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia : Variations textuelles et variétés discursives, 4, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Casseurs de pub contre la société de consommation ! Stratégies de détournement pour convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publicité et politique, 98, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, 3, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama », in « Varia. Variations textuelles et variétés discursives », Le Discours et la Langue, Revue de linguistique française et d’analyse du discours, n°4, pp. 99-112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative », in « Médias, jeunes et politique : de nouvelles formes d’engagement ? », Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias, n°3, Paris, Éditions Publibook Université, pp. 67-80.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours de presse d'actualité adressé aux jeunes : mises au point méthodologiques et résultats d’analyse des stratégies de représentation du discours autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, lettres et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation médiatique des présidentielles dans le discours de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque interdoctoral 2010, 6, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’institutionnalisation des weblogs d’actualité dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole aux jeunes ! Arguments et opinions dans le débat démocratique médiatisé », in BECQUET V. & TIBERJ V. (dirs), « Les jeunes face au politique. 2ème partie : pratiques et carrières », Agora Débats/Jeunesses, n°52, Paris, L’Harmattan / INJEP (Institut National de la Jeunesse et de l’Éducation populaire), pp. 35-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Combat Ordinaire de Marco... euh... Manu Larcenet : Une BD réalité à dimension autofictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de type argumentative de la presse adressée aux jeunes : approche théorique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fonction persuasive du comique de répétition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citato, mosaïque de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition de la Conférence Internationale H2PTM, « Hypermédias et communs numériques », Université de Lorraine (CREM), Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM; Paragraphe, Oct 2025, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-générer la musique de propagande identitaire sur les réseaux socionumériques : la rhétorique de la “ remigration ” en chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire et internationale « La musique comme instrument. L’usage de la musique dans la communication politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Université Marie et Louis Pasteur, Projet de recherche "LaSiDo: La Politique en Musique", Nov 2025, Besancon, France, France. https://elliadd.univ-fcomte.fr/lasido-la-politique-en-musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ They are eating the cats ” : viralité maitrisée d’une infox plurisémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Former, informer, désinformer par l’image Programme de recherche européen DE FACTO (Programme de recherche de lutte contre la désinformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche européen DE FACTO, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lipsync : un récit de soi créatif au service de l’expression politique sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ? Analyse critique et participative des contenus et des usages, méthodologies de recherche innovantes et horizons pédagogiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CEMTI, Sep 2025, Paris Centre des congrès, Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge émotionnelle des musiques à caractère mémétique dans les publications TikTok Pro-Bardella. Étude de cas : viralité du mème musical « Je partira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque Draine, « Discours de haine et émotions : enjeux idéologiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur le discours de haine DRAINE, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter la ‟ remigration ” ? Circulation mémétique de discours idéologiques sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et société : discours, représentations et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Dec 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Circulation virale de discours dans l’espace socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du pôle « Discours, Dispositifs, Société », Unité de Recherche ELLIADD (UR 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Jun 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ Mon humain.e est un.e Geek ”. Culture des #ChatonsMignons : Remix, Identités et Objets dérivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne « ‟ Geeks everywhere ” – aftermath »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Antonio DOMINGUEZ LEIVA, Juliette FRIDLI, Sébastien HUBIER et Clément PELISSIER, Mar 2024, En ligne : Université de Montréal (Québec), Sciences po et Université de Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème en contexte socionumérique : une mosaïque interdiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LLCD 2024, Workshop « Les images dans le discours numérique : enjeux, formes, intégration, fonctions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sorbonne Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique et #ChatonsMignons. Remix, Identités et objets dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Bachelor en Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Fribourg (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience affective musicale sur TikTok : un nouveau défi pour l’analyse sémiodiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé à l’Université de Toulouse Jean Jaurès par Patrick MPONDO-DICKA, Brigitte SEBBAH et Valérie BONNET, Mar 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermusicalité connectée : analyse sémiodiscursive de mèmes musicaux en contexte socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Approches de la sémiotique sociale et des médias sociaux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre, mèmes et intelligence artificielle. Quels enjeux et limites pour la communication politique en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international et interdisciplinaire Ci-Dit 2024, « De quelles voix sommes-nous fait.es ? Oralités et discours rapportés. Histoire, formes et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Institut d’Études romanes de l’Université de Wrocław, Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whale : Scientific journey of a viral photomontage. Analysis of critical postures of reception and popularization in documentary comic book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science &amp; You 2021 : Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok et le mème vibrato. Intermusicalité et culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès annuel du groupe de recherche MaM (Music and Media) Musique et son dans les médias audiovisuels francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Music and Media, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat nazi sur les réseaux socionumériques : problèmes et enjeux de l’anthropomorphisme à l’heure de la culture participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiscoursNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Open University; Université Paris Descartes; Université Paris Dauphine-PSL; CY Cergy Paris Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de l’humour en contexte participatif numérique. Le cas des #Chadolf #Kitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Tour d’Europe de l’humour politique. Première étape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté Besançon; Maison des sciences de l'homme et de l'environnement Claude-Nicolas Ledoux; Centre Lucien Febvre, Feb 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion des chats, Pulsions d’achats. Les chats de la pop culture 2.0 au cœur de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’objet pop peut-il être éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (Lis, Université de Lorraine), Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain et son chat sur les réseaux socionumériques : existences humanimales, degrés d’extimité et ethos discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour participatif en temps troublés : avenir euphorique ou dysphorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises CPM 2023 Futurs POP - Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème ‟ fait maison ” : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Iconomorphoses : appropriation, éthique et partage tre interlangues –» organisé par le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interlangues TIL (Université de Bourgogne), Mar 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémétique des chats nazis : humour décalé au service du racisme ou de l’antiracisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIRAL seminar (season 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg; Luxembourg centre for contemporary and digital history (C2DH), Jan 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on débattre démocratiquement avec et sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Forum Place(s) de la démocratie. Crise et renouveau de la démocratie : à vous de jouer !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des mèmes soi-même. Piratages, bricolages et récupérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aion; Interdisciplinarité dans les études anglophones (Idea, Université de Lorraine), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les mythes au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Culture, Sport, Santé, Société (C3S, Université de Franche-Comté), May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités circulantes sur Twitter, Instagram et TikTok : La contrainte au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International et Pluridisciplinaire "Matérialités du discours rapporté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circulation de discours (Ci-Dit), Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of cat memes ! Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Médias et Viralité organisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Roma Tre, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mèmes, mon chat et moi ! Multiplicité des formes d’inscription de soi dans les mèmes de #ChatonsMignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les mèmes : approches sémiolinguistiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Oct 2022, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'infox par l'image au prisme de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fake news et l'infodémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Femsto-ST (CNRS, Université de Franche-Comté), Jan 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fake-news: reception analysis with NooJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference, NooJ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Jun 2021, Besançon, France. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92861-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats humains et chats accompagnés. Ethos et extimité sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat dans les arts numériques, l’art du chat remixé. Un dialogos créatif entre pop art et désir d’extimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale EUTIC À l’intersection de l’art, de la science et de la technologie : Dialogues entre les hommes et les machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Audio and Visual Arts (Ionian University), Oct 2022, Corfou, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours au service de la réception de l'infox par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude TEDonnées « Fake News et crédibilité de l’information publique : le regard des technologies de la langue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires et transculturelles (Crit, Université de Franche-Comté), Apr 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Post-animaux du mode d'existence des animaux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Littératures imaginaire et sociétés (Lis, Université de Lorraine), Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication politique d’Emmanuel Macron au cœur de la culture mème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication, Université de Haute-Alsace, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil sur le chat et une patte dans la culture numérique. Dynamiques interprétatives de discours socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études sur les médias, les technologies et l'internationalisation (Cemti, Université Vincennes Saint Denis - Paris 8); Centre de recherche sur les médiations (Crem, Université de Lorraine); Gripic (Sorbonne Université), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour ironique ou engagement idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVNI débarque au musée Lons-Le-Saulnier. Voyage intergalactique. Sciences et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Sciences, Arts et Culture (Université de Franche-Comté), Dec 2022, Lons-Le-Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interdiscursivité et la narrativité se mettent au service de l’argumentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Argage 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation empirique en DUT Info-Com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Lyon 1 (Université de Lyon), Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox, Fake news et consorts : le défi des postures critiques de réception d’infox par l’image sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eutic Les défis de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfoxiquer les images sur les réseaux socionumériques. Vers une démarche empirique d’éducation à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventivités narratives en opposition à la future #LPPR sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Communication des organisations et narrations en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation d’infox par l’image sur les réseaux socionumériques. Dynamiques d'interactivité et de polémicité dans les fils de réponses sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La circulation des discours dans les réseaux socio-numériques. Dynamique et controverses : médias, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications, Médiations, Organisations, Savoirs (Cimeos, Université de Bourgogne), Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baleine : périple scientifique d’un photomontage viral. Analyse de postures critiques de réception et Vulgarisation en docu-BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Centre des Congrès Robert Schuman, Université de Lorraine (Metz), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox par l'image et perméabilité aux Fake News : et si c'était aussi une histoire d'ethos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data à l’approche qualitative. Retour d’expériences sur la constitution et l’analyse de différents sous-corpus de travail dans le cadre d’un projet d’étude de données en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Théories et pratiques en communication numérique : partage d’expériences en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple revisitée au XXIème siècle : discours, mémoire, circulation et polémicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté), Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire de technologie (IUT) du Havre, Jun 2016, Le Havre, France. pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et violence au cœur de l’interactivité sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude L’éducation à l’image en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Laboratoire Lorrain en Sciences Sociales (2L2S, Université de Lorraine); Institut de recherche sur le cinéma et l'audiovisuel (Ircav, Université Sorbonne-Nouvelle, Paris), Mar 2019, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication (IUT du Havre), Jun 2016, Le Havre, France. pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la violence des images anime la polémique sur les réseaux socionumériques. « Daesh c’est ça » : étude des réactions aux tweets de photos d’exécutions de Daesh postés par Marine Le Pen le 16 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation de tweets : discours hypertextualisé, interdiscours et circulation des discours numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Circulation de discours (CI-DIT) Le Discours rapporté à l’ère numérique : du discours cité au discours partagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (Belgique), Jun 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des images en interaction : pour une éducation critique aux médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pépinière 4.2 : Les usages du numérique éducatif de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation académique au numérique éducatif (Dane); Maison pour la Science; École supérieure du professorat et de l'éducation (Espé) de Lorraine, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité et interdiscursivité : deux concepts complémentaires pour l’analyse de plusieurs reformulations contemporaines de La Liberté guidant le peuple de Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.369-392, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté d’expression guidant le peuple 2.0. Analyse de l’hommage aux victimes des attentats de Paris en janvier 2015 co-construit sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes, Grèce. pp.316-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de narrations visuelles interactives sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mettre en récit. Enjeux des formes contemporaines de narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Association des jeunes chercheurs (AJC) du Crem; École doctorale Fernand-Braudel (Université de Lorraine), Mar 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes (Ile de Zakynthos, Grèce), Grèce. pp.330-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités énonciatives et contrats d’énonciation des « Mooks ». Approche comparative d’Usbek & Rica, We demain et XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 ans du Festival Chalon dans la rue (1987-2016) sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nouveaux médias : interactions et transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches sur l'interculuturel (LERIC / URAC 57) / Université Chouaïb Doukkali d’El Jadid; Laboratoire d'Études et de Recherches en Sciences Économiques et de Management (LERSEM) / Université Chouaïb Doukkali d’El Jadid, Nov 2017, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interaction on Twitter by mentioning people: analysing the uses of @</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IADA Conference Dialogue, interaction and culture: Multidisciplinary perspectives on language use in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter à travers le prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Francontraste 2016. Structuration, langage, discours et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb (Croatie), Apr 2016, Zagreb, Croatie. pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies d'accroches et circulation de l'information journalistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Dijon-Auxerre, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association des francoromanistes allemands Liaisons frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sarre, Sep 2016, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-discursive des dynamiques de partage de &amp;quot;tweets multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usbek & Rica et We Demain : deux « Mooks » connectés au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international Intersections. Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); I3M (Université Nice Sophia Antipolis, Université de Toulon, France); CSMNTC (Université de Bucarest, Roumanie); Cerefrea (Université de Bucarest, Roumanie), Oct 2014, Bucarest, Roumanie. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension interlocutive et pragmatique des discours d'escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : une notion essentielle pour l’analyse du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens hypertextes sur le site Mediapart dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des webzines d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011 : Transformation des organisations - évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC-CSO, Université Libre de Bruxelles, Nov 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello Paglianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats perchés, un montage pluricodé à dimension argumentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The goals of mentioning people on Twitter : analysing the uses of @”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale NOOJ 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, České Budějovice, Czech Republic. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Apprivoiser les enjeux de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-42887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT. 35 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782340045187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : Problématique de renouvellement des pratiques d’écriture et de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.160, 2016, Semen : Revue de sémio-linguistique des textes et discours, 978-2-84-867573-2 / ISSN : 1957-780X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Presse d’actualité adressée aux jeunes : étude de dispositifs de médiation incitant à la citoyenneté », in GHOSN C. & BOURGEOIS E. (dirs), Médiations médiatiques et espace public : construction de l’opinion et cohésion sociale, Actes des Journées d’étude « Médiations et Médias », IUT Paul Sabatier, Toulouse III, les 18 et 19 Novembre 2010, Revue Essachess – Journal for Communication Studies, Série Actes, pp. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations et degrés de prise en charge du discours des jeunes dans la presse adressée aux jeunes », in FLOREA L.-S., PAPAHAGI C., POP L. & CUREA A. (dirs), Directions actuelles en linguistique du texte, Tome II, Actes du Colloque International de Linguistique « Le Texte : modèles, méthodes, perspectives », Cluj-Napoca, Roumanie, les 25-27 Septembre 2008, Cluj-Napoca, Casa Cărţii de Ştiinţă, pp. 377-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et communs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre privé et public : Perspectives linguistiques sur la question des limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 137-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités interdiscursives circulantes sur Twitter, Instagram et TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant-Académia Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 129-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virality of #Chadolf #Kitler : chiaroscuro ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Virality. Spread and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 121-142, 2024, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111311371-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Mobilization Against the LPR on Twitter. Theoretical Issues and Methodological Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing Websites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-166, 2023, 978-1-394-26496-4. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264964.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la mobilisation contre la LPR sur Twitter : enjeux théoriques et défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo-Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses des sites web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-173, 2022, 978-1-78948-103-7. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage social des mèmes : un remède en situation de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Megan Bédard; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Somme Toute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-100, 2021, 978-2-89794-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids argumentatif des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toullec Bénédicte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Zlitni; Fabien Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias numériques et Communication électronique : enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-175, 2019, 978-2-35935-233-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Toidetweeter ! Rôle des adresses et mentions dans les tweets hypertextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 979 (61), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2018, Annales littéraires de l'Université de Besançon / Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique, 978-2-84867-618-0. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.40905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours hypertextualisé : théories, méthodes, interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de l’Institut de communication appliquée (URIAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International EUTIC’16 « Logiques de réseaux et nouvelles gouvernances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-340, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Quand les tweets avec images renouvellent le partage d’informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info - Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter au prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CIPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration, Langue, Discours et au-delà, Tome 2, Actes du Colloque International « Francontraste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-398, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquaprint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-528, 2016, Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des traces interdiscursives au service de l’interprétation des genres journalistiques dans la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Sémir Badir; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En tous genres : Normes, textes, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Harmattan, pp.149-164, 2015, Sciences du langage, 978-2-8061-0224-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc', 'Noir', 'Race' : la levée des tabous sur le racisme dans la presse française au lendemain de l'élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.385-398, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMON Justine, 2014, « Lire Peytard à l’heure du webjournalisme », in MADINI M., CHAUVIN-VILENO A. & EQUOY HUTIN S. (dirs), Jean Peytard : syntagmes et entailles, Limoges, Lambert-Lucas, pp. 387-399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Peytard : syntagmes et entailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie&amp;quot;, &amp;quot;citoyen&amp;quot;, &amp;quot;21 avril&amp;quot; : les mots stratégiques dans le discours médiatique de presse adressé aux jeunes pendant les campagnes présidentielles de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.59-79, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des &amp;lt;i&amp;gt;webzines&amp;lt;/i&amp;gt; d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Patesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des organisations : évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université livre de Bruxelles, pp.33-44, 2013, 978-2-9601192-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte », in JAUBERT A., LOPEZ MUNOZ J., MARNETTE S., ROSIER L. & STOLZ C. (dirs), Citations II, Citer pour quoi faire ? Pragmatique de la citation, Louvain-la-Neuve, Harmattan-Academia, pp. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations II, Citer pour quoi faire ? Pragmatique de la citation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité démocratique et rôle incitatif de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENOIT D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Éthique en communication, Actes du Colloque International « Éthique et métaéthique dans les professions de l'information et de la communication », CERIC, Université Paul Valéry, Béziers, les 24-25 Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarrebrücken, Éditions Universitaires Européennes, pp. 44-54, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme interlocutif et dialogisme interdiscursif : des concepts opératoires pour l’analyse du discours de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRES J.; NOWAKOWSKA A; SARALE J.-M; SARRAZIN S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International « Dialogisme : langue, discours. Université Paul Valéry, Montpellier, les 8-10 Septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effacement énonciatif et effet de non-prise en charge des discours représentés dans deux hyperstructures du magazine Citato », in DENDALE P. & COLTIER D. (dirs), La Prise en charge énonciative. Études théoriques et empiriques, Bruxelles, De Boeck / Duculot, pp. 143-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prise en charge énonciative. Études théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies de négociation politique et de représentation du discours d’autrui dans la presse adressée aux jeunes », in ATAYAN V. & PIRAZZINI D. (dirs), Argumentation : théorie – langue – discours, Frankfurt, Peter Lang, pp. 331-345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation : théorie – langue – discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paroles d’adultes et paroles de jeunes : Le dialogisme dans la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEIGANG E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue Analysis XI, Proceedings of the 11th IADA Conference on 'Dialogue Analysis and Rhetoric, University of Münster, Münster, Allemagne, les 26-30 Mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 121-139, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analyse du discours, tremplin vers l’interprétation du contexte socio-politique et médiatique », in SANDRE M. (dir.), Analyses du discours et contextes, Limoges, Lambert-Lucas, pp. 137-147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses du discours et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La campagne présidentielle française de 2007 vue par le Courrier International », in PINEIRA-TRESMONTANT C. (dir.), La présidentielle 2007 au filtre des médias étrangers, Paris, L’Harmattan, pp. 55-67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolescence(s), concept à déconstruire : constitution sociologique et image discursive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre : création et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-330, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les #ChatonsMignons nous aident à comprendre la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=H0PUT5Q1YCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mèmes musicaux sur TikTok : un nouveau tremplin pour la participation politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viralité des #Chadolf #Kitler : Ambiguïté des mèmes et banalisation du discours extrême en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionnements méthodologiques pour l’analyse du discours numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris/Trump : l’effet “Cats and Dogs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le LOL dans la communication politique. Analyse des mèmes musicaux en contexte socionumérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chats ont envahi Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/pourquoi-les-chats-ont-envahi-internet-243088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake-News : La manipulation par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jalliffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« #Daesh c’est ÇA ! » ou comprendre l’exploitation politique des images violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la twittosphère s’est réapproprié « La Liberté guidant le peuple » après les attentats de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Amossy, &amp;quot;Apologie de la polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Hekma, Raphaël Micheli et Alain Rabatel, &amp;quot;Modes de sémiotisation et fonctions argumentatives des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque : &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.429-431. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque, &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ir-)responsabilité démocratique de la presse d’actualité adressée aux jeunes ? Interdiscursivité et argumentativité dans le traitement des élections présidentielles françaises de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Denis BARBET, 2009, Grenelle. Histoire politique d’un mot, Rennes, Presses Universitaires de Rennes, Collection « Res Publica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Sophie MOIRAND, 2007, Le discours de la presse quotidienne. Observer, analyser, comprendre, Paris, PUF, in MONTE M. & GARDES TAMINE J. (dirs), « Linguistique et poésie : le poème et ses réseaux », Semen. Revue de sémio-linguistique des textes et discours, n°24, Besançon, Presses Universitaires de Franche-Comté, pp. 172-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justine SIMON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la CommunicationUniversité de Franche-ComtéELLIADD/CREM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon est maître de conférences en Sciences de l’Information et de la Communication, chercheur au laboratoire Éditions, Langages, Littératures, Informatique, Arts, Didactiques, Discours (ÉLLIADD, EA 4661). Ses recherches sont consacrées à la communication numérique (culture participative, réseaux socionumériques, narrations visuelles interactives) et à l’analyse du discours numérique (discours hypertextualisé, interdiscursivité et argumentativité). Elle porte un intérêt à la construction plurisémiotique des discours mêlant textes, images, sons, musiques dans des contextes socionumériques variés (infox par l’image, communication politique, controverses et débats de société, culture des mèmes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Severity and Relapse for Vitiligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Eleftheriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemal Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Min Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2026.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tu essaies de trouver un titre original pour parler de marqueurs énonciatifs, d’ethos discursif et de mèmes: &amp;quot;Euh... moi-mème et mon #ChatonMignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, https://www.revue-tranel.ch/article/view/6981/6176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memes and the musical turn: The case of Meow Cat Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m9h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés interdisciplinaires sur les mèmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème « fait maison » : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19-2, http://preo.ube.fr/textesetcontextes/index.php?id=5049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mythes au XXIe siècle, 36, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du #Chadolf #Kitler au #NeinNeinCat : réinterpréter le nazisme au prisme des chatons mignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'interprétation des images "choc" : signes, filtres, idéologies, 53, pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les mèmes deviennent un nouveau langage en politique . Engagements et logiques contestataires au prisme de l’analyse discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approches discursives des mèmes en politique, 54, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127kk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républigram fever. Rencontre passionnée entre technologie et culture du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Culture.s du technique, de l’innovation et de la communication : imaginaires, potentialités, utopies, 11 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la revue &amp;lt;i&amp;gt;Semen&amp;lt;/i&amp;gt;, un espace de rencontres interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Auboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro bilan des 50 premières livraisons de Semen, 50 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Deux Marianne&amp;quot; : une image, des regards, des affrontements en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regard et Communication, 49, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infox par l’image sur les réseaux socionumériques. Détournements, circulation et mises en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The construction of reality in the post-truth age, 25, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation, reformulation et circulation de La Liberté guidant le peuple sur les réseaux socionumériques durant les événements de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Formes discursives. Interactions, narrations, représentations, 24, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#JeSuisCharlie & #PeaceForParis: appropriation, reformulation, and circulation of &amp;quot;Liberty Leading the People&amp;quot; on socio-digital networks during the Paris attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (45), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2018v22n45p37-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Climat sous tension&amp;lt;/i&amp;gt;, un « récit climatique » interactif engagé mêlant bande dessinée, audiovisuel et jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital Studies&amp;lt;/i&amp;gt;, analyse du discours hypertextualisé et SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic Writing on Printed and Online Press : Towards a Change of Enunciative Contract ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Casseurs de pub contre la société de consommation ! Stratégies de détournement pour convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publicité et politique, 98, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia : Variations textuelles et variétés discursives, 4, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative », in « Médias, jeunes et politique : de nouvelles formes d’engagement ? », Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias, n°3, Paris, Éditions Publibook Université, pp. 67-80.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, 3, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama », in « Varia. Variations textuelles et variétés discursives », Le Discours et la Langue, Revue de linguistique française et d’analyse du discours, n°4, pp. 99-112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours de presse d'actualité adressé aux jeunes : mises au point méthodologiques et résultats d’analyse des stratégies de représentation du discours autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, lettres et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation médiatique des présidentielles dans le discours de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque interdoctoral 2010, 6, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’institutionnalisation des weblogs d’actualité dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole aux jeunes ! Arguments et opinions dans le débat démocratique médiatisé », in BECQUET V. & TIBERJ V. (dirs), « Les jeunes face au politique. 2ème partie : pratiques et carrières », Agora Débats/Jeunesses, n°52, Paris, L’Harmattan / INJEP (Institut National de la Jeunesse et de l’Éducation populaire), pp. 35-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de type argumentative de la presse adressée aux jeunes : approche théorique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Combat Ordinaire de Marco... euh... Manu Larcenet : Une BD réalité à dimension autofictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citato, mosaïque de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fonction persuasive du comique de répétition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition de la Conférence Internationale H2PTM, « Hypermédias et communs numériques », Université de Lorraine (CREM), Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM; Paragraphe, Oct 2025, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ They are eating the cats ” : viralité maitrisée d’une infox plurisémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Former, informer, désinformer par l’image Programme de recherche européen DE FACTO (Programme de recherche de lutte contre la désinformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche européen DE FACTO, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-générer la musique de propagande identitaire sur les réseaux socionumériques : la rhétorique de la “ remigration ” en chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire et internationale « La musique comme instrument. L’usage de la musique dans la communication politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Université Marie et Louis Pasteur, Projet de recherche "LaSiDo: La Politique en Musique", Nov 2025, Besancon, France, France. https://elliadd.univ-fcomte.fr/lasido-la-politique-en-musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lipsync : un récit de soi créatif au service de l’expression politique sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ? Analyse critique et participative des contenus et des usages, méthodologies de recherche innovantes et horizons pédagogiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CEMTI, Sep 2025, Paris Centre des congrès, Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter la ‟ remigration ” ? Circulation mémétique de discours idéologiques sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et société : discours, représentations et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Dec 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge émotionnelle des musiques à caractère mémétique dans les publications TikTok Pro-Bardella. Étude de cas : viralité du mème musical « Je partira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque Draine, « Discours de haine et émotions : enjeux idéologiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur le discours de haine DRAINE, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème en contexte socionumérique : une mosaïque interdiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LLCD 2024, Workshop « Les images dans le discours numérique : enjeux, formes, intégration, fonctions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sorbonne Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique et #ChatonsMignons. Remix, Identités et objets dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Bachelor en Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Fribourg (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ Mon humain.e est un.e Geek ”. Culture des #ChatonsMignons : Remix, Identités et Objets dérivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne « ‟ Geeks everywhere ” – aftermath »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Antonio DOMINGUEZ LEIVA, Juliette FRIDLI, Sébastien HUBIER et Clément PELISSIER, Mar 2024, En ligne : Université de Montréal (Québec), Sciences po et Université de Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Circulation virale de discours dans l’espace socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du pôle « Discours, Dispositifs, Société », Unité de Recherche ELLIADD (UR 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Jun 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermusicalité connectée : analyse sémiodiscursive de mèmes musicaux en contexte socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Approches de la sémiotique sociale et des médias sociaux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience affective musicale sur TikTok : un nouveau défi pour l’analyse sémiodiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé à l’Université de Toulouse Jean Jaurès par Patrick MPONDO-DICKA, Brigitte SEBBAH et Valérie BONNET, Mar 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre, mèmes et intelligence artificielle. Quels enjeux et limites pour la communication politique en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international et interdisciplinaire Ci-Dit 2024, « De quelles voix sommes-nous fait.es ? Oralités et discours rapportés. Histoire, formes et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Institut d’Études romanes de l’Université de Wrocław, Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour participatif en temps troublés : avenir euphorique ou dysphorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises CPM 2023 Futurs POP - Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain et son chat sur les réseaux socionumériques : existences humanimales, degrés d’extimité et ethos discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion des chats, Pulsions d’achats. Les chats de la pop culture 2.0 au cœur de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’objet pop peut-il être éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (Lis, Université de Lorraine), Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de l’humour en contexte participatif numérique. Le cas des #Chadolf #Kitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Tour d’Europe de l’humour politique. Première étape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté Besançon; Maison des sciences de l'homme et de l'environnement Claude-Nicolas Ledoux; Centre Lucien Febvre, Feb 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat nazi sur les réseaux socionumériques : problèmes et enjeux de l’anthropomorphisme à l’heure de la culture participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiscoursNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Open University; Université Paris Descartes; Université Paris Dauphine-PSL; CY Cergy Paris Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whale : Scientific journey of a viral photomontage. Analysis of critical postures of reception and popularization in documentary comic book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science &amp; You 2021 : Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok et le mème vibrato. Intermusicalité et culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès annuel du groupe de recherche MaM (Music and Media) Musique et son dans les médias audiovisuels francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Music and Media, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème ‟ fait maison ” : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Iconomorphoses : appropriation, éthique et partage tre interlangues –» organisé par le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interlangues TIL (Université de Bourgogne), Mar 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémétique des chats nazis : humour décalé au service du racisme ou de l’antiracisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIRAL seminar (season 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg; Luxembourg centre for contemporary and digital history (C2DH), Jan 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des mèmes soi-même. Piratages, bricolages et récupérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aion; Interdisciplinarité dans les études anglophones (Idea, Université de Lorraine), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on débattre démocratiquement avec et sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Forum Place(s) de la démocratie. Crise et renouveau de la démocratie : à vous de jouer !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les mythes au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Culture, Sport, Santé, Société (C3S, Université de Franche-Comté), May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fake-news: reception analysis with NooJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference, NooJ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Jun 2021, Besançon, France. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92861-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités circulantes sur Twitter, Instagram et TikTok : La contrainte au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International et Pluridisciplinaire "Matérialités du discours rapporté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circulation de discours (Ci-Dit), Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of cat memes ! Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Médias et Viralité organisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Roma Tre, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mèmes, mon chat et moi ! Multiplicité des formes d’inscription de soi dans les mèmes de #ChatonsMignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les mèmes : approches sémiolinguistiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Oct 2022, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'infox par l'image au prisme de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fake news et l'infodémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Femsto-ST (CNRS, Université de Franche-Comté), Jan 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat dans les arts numériques, l’art du chat remixé. Un dialogos créatif entre pop art et désir d’extimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale EUTIC À l’intersection de l’art, de la science et de la technologie : Dialogues entre les hommes et les machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Audio and Visual Arts (Ionian University), Oct 2022, Corfou, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats humains et chats accompagnés. Ethos et extimité sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Post-animaux du mode d'existence des animaux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Littératures imaginaire et sociétés (Lis, Université de Lorraine), Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours au service de la réception de l'infox par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude TEDonnées « Fake News et crédibilité de l’information publique : le regard des technologies de la langue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires et transculturelles (Crit, Université de Franche-Comté), Apr 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication politique d’Emmanuel Macron au cœur de la culture mème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication, Université de Haute-Alsace, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil sur le chat et une patte dans la culture numérique. Dynamiques interprétatives de discours socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études sur les médias, les technologies et l'internationalisation (Cemti, Université Vincennes Saint Denis - Paris 8); Centre de recherche sur les médiations (Crem, Université de Lorraine); Gripic (Sorbonne Université), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour ironique ou engagement idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVNI débarque au musée Lons-Le-Saulnier. Voyage intergalactique. Sciences et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Sciences, Arts et Culture (Université de Franche-Comté), Dec 2022, Lons-Le-Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfoxiquer les images sur les réseaux socionumériques. Vers une démarche empirique d’éducation à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interdiscursivité et la narrativité se mettent au service de l’argumentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Argage 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox, Fake news et consorts : le défi des postures critiques de réception d’infox par l’image sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eutic Les défis de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation empirique en DUT Info-Com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Lyon 1 (Université de Lyon), Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventivités narratives en opposition à la future #LPPR sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Communication des organisations et narrations en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baleine : périple scientifique d’un photomontage viral. Analyse de postures critiques de réception et Vulgarisation en docu-BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Centre des Congrès Robert Schuman, Université de Lorraine (Metz), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation d’infox par l’image sur les réseaux socionumériques. Dynamiques d'interactivité et de polémicité dans les fils de réponses sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La circulation des discours dans les réseaux socio-numériques. Dynamique et controverses : médias, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications, Médiations, Organisations, Savoirs (Cimeos, Université de Bourgogne), Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox par l'image et perméabilité aux Fake News : et si c'était aussi une histoire d'ethos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication (IUT du Havre), Jun 2016, Le Havre, France. pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et violence au cœur de l’interactivité sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude L’éducation à l’image en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Laboratoire Lorrain en Sciences Sociales (2L2S, Université de Lorraine); Institut de recherche sur le cinéma et l'audiovisuel (Ircav, Université Sorbonne-Nouvelle, Paris), Mar 2019, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire de technologie (IUT) du Havre, Jun 2016, Le Havre, France. pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data à l’approche qualitative. Retour d’expériences sur la constitution et l’analyse de différents sous-corpus de travail dans le cadre d’un projet d’étude de données en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Théories et pratiques en communication numérique : partage d’expériences en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple revisitée au XXIème siècle : discours, mémoire, circulation et polémicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté), Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la violence des images anime la polémique sur les réseaux socionumériques. « Daesh c’est ça » : étude des réactions aux tweets de photos d’exécutions de Daesh postés par Marine Le Pen le 16 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité et interdiscursivité : deux concepts complémentaires pour l’analyse de plusieurs reformulations contemporaines de La Liberté guidant le peuple de Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.369-392, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation de tweets : discours hypertextualisé, interdiscours et circulation des discours numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Circulation de discours (CI-DIT) Le Discours rapporté à l’ère numérique : du discours cité au discours partagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (Belgique), Jun 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des images en interaction : pour une éducation critique aux médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pépinière 4.2 : Les usages du numérique éducatif de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation académique au numérique éducatif (Dane); Maison pour la Science; École supérieure du professorat et de l'éducation (Espé) de Lorraine, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté d’expression guidant le peuple 2.0. Analyse de l’hommage aux victimes des attentats de Paris en janvier 2015 co-construit sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes, Grèce. pp.316-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de narrations visuelles interactives sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mettre en récit. Enjeux des formes contemporaines de narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Association des jeunes chercheurs (AJC) du Crem; École doctorale Fernand-Braudel (Université de Lorraine), Mar 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes (Ile de Zakynthos, Grèce), Grèce. pp.330-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités énonciatives et contrats d’énonciation des « Mooks ». Approche comparative d’Usbek & Rica, We demain et XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 ans du Festival Chalon dans la rue (1987-2016) sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nouveaux médias : interactions et transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches sur l'interculuturel (LERIC / URAC 57) / Université Chouaïb Doukkali d’El Jadid; Laboratoire d'Études et de Recherches en Sciences Économiques et de Management (LERSEM) / Université Chouaïb Doukkali d’El Jadid, Nov 2017, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interaction on Twitter by mentioning people: analysing the uses of @</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IADA Conference Dialogue, interaction and culture: Multidisciplinary perspectives on language use in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter à travers le prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Francontraste 2016. Structuration, langage, discours et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb (Croatie), Apr 2016, Zagreb, Croatie. pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies d'accroches et circulation de l'information journalistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Dijon-Auxerre, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association des francoromanistes allemands Liaisons frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sarre, Sep 2016, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-discursive des dynamiques de partage de &amp;quot;tweets multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usbek & Rica et We Demain : deux « Mooks » connectés au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international Intersections. Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); I3M (Université Nice Sophia Antipolis, Université de Toulon, France); CSMNTC (Université de Bucarest, Roumanie); Cerefrea (Université de Bucarest, Roumanie), Oct 2014, Bucarest, Roumanie. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension interlocutive et pragmatique des discours d'escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : une notion essentielle pour l’analyse du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des webzines d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011 : Transformation des organisations - évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC-CSO, Université Libre de Bruxelles, Nov 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens hypertextes sur le site Mediapart dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello Paglianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats perchés, un montage pluricodé à dimension argumentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The goals of mentioning people on Twitter : analysing the uses of @”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale NOOJ 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, České Budějovice, Czech Republic. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Apprivoiser les enjeux de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-42887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT. 35 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782340045187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : Problématique de renouvellement des pratiques d’écriture et de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.160, 2016, Semen : Revue de sémio-linguistique des textes et discours, 978-2-84-867573-2 / ISSN : 1957-780X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Presse d’actualité adressée aux jeunes : étude de dispositifs de médiation incitant à la citoyenneté », in GHOSN C. & BOURGEOIS E. (dirs), Médiations médiatiques et espace public : construction de l’opinion et cohésion sociale, Actes des Journées d’étude « Médiations et Médias », IUT Paul Sabatier, Toulouse III, les 18 et 19 Novembre 2010, Revue Essachess – Journal for Communication Studies, Série Actes, pp. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations et degrés de prise en charge du discours des jeunes dans la presse adressée aux jeunes », in FLOREA L.-S., PAPAHAGI C., POP L. & CUREA A. (dirs), Directions actuelles en linguistique du texte, Tome II, Actes du Colloque International de Linguistique « Le Texte : modèles, méthodes, perspectives », Cluj-Napoca, Roumanie, les 25-27 Septembre 2008, Cluj-Napoca, Casa Cărţii de Ştiinţă, pp. 377-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et communs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre privé et public : Perspectives linguistiques sur la question des limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 137-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités interdiscursives circulantes sur Twitter, Instagram et TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant-Académia Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 129-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virality of #Chadolf #Kitler : chiaroscuro ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Virality. Spread and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 121-142, 2024, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111311371-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Mobilization Against the LPR on Twitter. Theoretical Issues and Methodological Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing Websites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-166, 2023, 978-1-394-26496-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264964.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la mobilisation contre la LPR sur Twitter : enjeux théoriques et défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo-Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses des sites web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-173, 2022, 978-1-78948-103-7. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage social des mèmes : un remède en situation de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Megan Bédard; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Somme Toute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-100, 2021, 978-2-89794-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids argumentatif des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toullec Bénédicte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Zlitni; Fabien Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias numériques et Communication électronique : enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-175, 2019, 978-2-35935-233-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours hypertextualisé : théories, méthodes, interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Toidetweeter ! Rôle des adresses et mentions dans les tweets hypertextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 979 (61), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2018, Annales littéraires de l'Université de Besançon / Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique, 978-2-84867-618-0. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.40905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de l’Institut de communication appliquée (URIAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International EUTIC’16 « Logiques de réseaux et nouvelles gouvernances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-340, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info - Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Quand les tweets avec images renouvellent le partage d’informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter au prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CIPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration, Langue, Discours et au-delà, Tome 2, Actes du Colloque International « Francontraste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-398, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquaprint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-528, 2016, Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des traces interdiscursives au service de l’interprétation des genres journalistiques dans la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Sémir Badir; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En tous genres : Normes, textes, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Harmattan, pp.149-164, 2015, Sciences du langage, 978-2-8061-0224-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc', 'Noir', 'Race' : la levée des tabous sur le racisme dans la presse française au lendemain de l'élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.385-398, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMON Justine, 2014, « Lire Peytard à l’heure du webjournalisme », in MADINI M., CHAUVIN-VILENO A. & EQUOY HUTIN S. (dirs), Jean Peytard : syntagmes et entailles, Limoges, Lambert-Lucas, pp. 387-399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Peytard : syntagmes et entailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie&amp;quot;, &amp;quot;citoyen&amp;quot;, &amp;quot;21 avril&amp;quot; : les mots stratégiques dans le discours médiatique de presse adressé aux jeunes pendant les campagnes présidentielles de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.59-79, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des &amp;lt;i&amp;gt;webzines&amp;lt;/i&amp;gt; d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Patesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des organisations : évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université livre de Bruxelles, pp.33-44, 2013, 978-2-9601192-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte », in JAUBERT A., LOPEZ MUNOZ J., MARNETTE S., ROSIER L. & STOLZ C. (dirs), Citations II, Citer pour quoi faire ? Pragmatique de la citation, Louvain-la-Neuve, Harmattan-Academia, pp. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations II, Citer pour quoi faire ? Pragmatique de la citation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité démocratique et rôle incitatif de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENOIT D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Éthique en communication, Actes du Colloque International « Éthique et métaéthique dans les professions de l'information et de la communication », CERIC, Université Paul Valéry, Béziers, les 24-25 Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarrebrücken, Éditions Universitaires Européennes, pp. 44-54, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme interlocutif et dialogisme interdiscursif : des concepts opératoires pour l’analyse du discours de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRES J.; NOWAKOWSKA A; SARALE J.-M; SARRAZIN S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International « Dialogisme : langue, discours. Université Paul Valéry, Montpellier, les 8-10 Septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effacement énonciatif et effet de non-prise en charge des discours représentés dans deux hyperstructures du magazine Citato », in DENDALE P. & COLTIER D. (dirs), La Prise en charge énonciative. Études théoriques et empiriques, Bruxelles, De Boeck / Duculot, pp. 143-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prise en charge énonciative. Études théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies de négociation politique et de représentation du discours d’autrui dans la presse adressée aux jeunes », in ATAYAN V. & PIRAZZINI D. (dirs), Argumentation : théorie – langue – discours, Frankfurt, Peter Lang, pp. 331-345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation : théorie – langue – discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paroles d’adultes et paroles de jeunes : Le dialogisme dans la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEIGANG E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue Analysis XI, Proceedings of the 11th IADA Conference on 'Dialogue Analysis and Rhetoric, University of Münster, Münster, Allemagne, les 26-30 Mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 121-139, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analyse du discours, tremplin vers l’interprétation du contexte socio-politique et médiatique », in SANDRE M. (dir.), Analyses du discours et contextes, Limoges, Lambert-Lucas, pp. 137-147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses du discours et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La campagne présidentielle française de 2007 vue par le Courrier International », in PINEIRA-TRESMONTANT C. (dir.), La présidentielle 2007 au filtre des médias étrangers, Paris, L’Harmattan, pp. 55-67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolescence(s), concept à déconstruire : constitution sociologique et image discursive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre : création et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-330, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les #ChatonsMignons nous aident à comprendre la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=H0PUT5Q1YCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mèmes musicaux sur TikTok : un nouveau tremplin pour la participation politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viralité des #Chadolf #Kitler : Ambiguïté des mèmes et banalisation du discours extrême en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionnements méthodologiques pour l’analyse du discours numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris/Trump : l’effet “Cats and Dogs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le LOL dans la communication politique. Analyse des mèmes musicaux en contexte socionumérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chats ont envahi Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/pourquoi-les-chats-ont-envahi-internet-243088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake-News : La manipulation par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jalliffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« #Daesh c’est ÇA ! » ou comprendre l’exploitation politique des images violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la twittosphère s’est réapproprié « La Liberté guidant le peuple » après les attentats de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Amossy, &amp;quot;Apologie de la polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque, &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque : &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.429-431. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Hekma, Raphaël Micheli et Alain Rabatel, &amp;quot;Modes de sémiotisation et fonctions argumentatives des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ir-)responsabilité démocratique de la presse d’actualité adressée aux jeunes ? Interdiscursivité et argumentativité dans le traitement des élections présidentielles françaises de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Denis BARBET, 2009, Grenelle. Histoire politique d’un mot, Rennes, Presses Universitaires de Rennes, Collection « Res Publica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Sophie MOIRAND, 2007, Le discours de la presse quotidienne. Observer, analyser, comprendre, Paris, PUF, in MONTE M. & GARDES TAMINE J. (dirs), « Linguistique et poésie : le poème et ses réseaux », Semen. Revue de sémio-linguistique des textes et discours, n°24, Besançon, Presses Universitaires de Franche-Comté, pp. 172-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982259v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2018v22n45p37-54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2662" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bigey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9964" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481164v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-chatonsmignons_apprivoiser_les_enjeux_de_la_culture_numerique_justine_simon_nancy_pe_a_pierre_morelli-9782336428871-78915.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10382-les-sciences-de-l-information-et-de-la-communication-sic-en-iut-35-fiches-9782340037915.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/semen/10603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm23/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-nl/Analyzing+Websites-p-9781394264964" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481186v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssommetoute.com/Livre/pour-que-tu-memes-encore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/medias-et-communication-electronique-enjeux-de-societe/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792948v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100670660" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40905" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11087" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11091" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446740v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926111v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8536" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Eleftheriadou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemal Desai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Min Bae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2026.0294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2018v22n45p37-54" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2662" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bigey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-chatonsmignons_apprivoiser_les_enjeux_de_la_culture_numerique_justine_simon_nancy_pe_a_pierre_morelli-9782336428871-78915.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10382-les-sciences-de-l-information-et-de-la-communication-sic-en-iut-35-fiches-9782340037915.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/semen/10603" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm23/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-nl/Analyzing+Websites-p-9781394264964" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssommetoute.com/Livre/pour-que-tu-memes-encore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/medias-et-communication-electronique-enjeux-de-societe/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100670660" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40905" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11091" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451289v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8536" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>