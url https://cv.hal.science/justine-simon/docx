--- v1 (2026-04-12)
+++ v2 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justine SIMON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la CommunicationUniversité de Franche-ComtéELLIADD/CREM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon est maître de conférences en Sciences de l’Information et de la Communication, chercheur au laboratoire Éditions, Langages, Littératures, Informatique, Arts, Didactiques, Discours (ÉLLIADD, EA 4661). Ses recherches sont consacrées à la communication numérique (culture participative, réseaux socionumériques, narrations visuelles interactives) et à l’analyse du discours numérique (discours hypertextualisé, interdiscursivité et argumentativité). Elle porte un intérêt à la construction plurisémiotique des discours mêlant textes, images, sons, musiques dans des contextes socionumériques variés (infox par l’image, communication politique, controverses et débats de société, culture des mèmes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Severity and Relapse for Vitiligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Eleftheriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemal Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Min Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2026.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tu essaies de trouver un titre original pour parler de marqueurs énonciatifs, d’ethos discursif et de mèmes: &amp;quot;Euh... moi-mème et mon #ChatonMignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, https://www.revue-tranel.ch/article/view/6981/6176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memes and the musical turn: The case of Meow Cat Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m9h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés interdisciplinaires sur les mèmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème « fait maison » : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19-2, http://preo.ube.fr/textesetcontextes/index.php?id=5049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mythes au XXIe siècle, 36, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du #Chadolf #Kitler au #NeinNeinCat : réinterpréter le nazisme au prisme des chatons mignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'interprétation des images "choc" : signes, filtres, idéologies, 53, pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les mèmes deviennent un nouveau langage en politique . Engagements et logiques contestataires au prisme de l’analyse discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approches discursives des mèmes en politique, 54, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127kk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républigram fever. Rencontre passionnée entre technologie et culture du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Culture.s du technique, de l’innovation et de la communication : imaginaires, potentialités, utopies, 11 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la revue &amp;lt;i&amp;gt;Semen&amp;lt;/i&amp;gt;, un espace de rencontres interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Auboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro bilan des 50 premières livraisons de Semen, 50 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Deux Marianne&amp;quot; : une image, des regards, des affrontements en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regard et Communication, 49, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infox par l’image sur les réseaux socionumériques. Détournements, circulation et mises en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The construction of reality in the post-truth age, 25, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation, reformulation et circulation de La Liberté guidant le peuple sur les réseaux socionumériques durant les événements de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Formes discursives. Interactions, narrations, représentations, 24, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#JeSuisCharlie & #PeaceForParis: appropriation, reformulation, and circulation of &amp;quot;Liberty Leading the People&amp;quot; on socio-digital networks during the Paris attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (45), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2018v22n45p37-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Climat sous tension&amp;lt;/i&amp;gt;, un « récit climatique » interactif engagé mêlant bande dessinée, audiovisuel et jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital Studies&amp;lt;/i&amp;gt;, analyse du discours hypertextualisé et SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic Writing on Printed and Online Press : Towards a Change of Enunciative Contract ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Casseurs de pub contre la société de consommation ! Stratégies de détournement pour convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publicité et politique, 98, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia : Variations textuelles et variétés discursives, 4, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative », in « Médias, jeunes et politique : de nouvelles formes d’engagement ? », Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias, n°3, Paris, Éditions Publibook Université, pp. 67-80.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, 3, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama », in « Varia. Variations textuelles et variétés discursives », Le Discours et la Langue, Revue de linguistique française et d’analyse du discours, n°4, pp. 99-112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours de presse d'actualité adressé aux jeunes : mises au point méthodologiques et résultats d’analyse des stratégies de représentation du discours autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, lettres et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation médiatique des présidentielles dans le discours de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque interdoctoral 2010, 6, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’institutionnalisation des weblogs d’actualité dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole aux jeunes ! Arguments et opinions dans le débat démocratique médiatisé », in BECQUET V. & TIBERJ V. (dirs), « Les jeunes face au politique. 2ème partie : pratiques et carrières », Agora Débats/Jeunesses, n°52, Paris, L’Harmattan / INJEP (Institut National de la Jeunesse et de l’Éducation populaire), pp. 35-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de type argumentative de la presse adressée aux jeunes : approche théorique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Combat Ordinaire de Marco... euh... Manu Larcenet : Une BD réalité à dimension autofictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citato, mosaïque de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fonction persuasive du comique de répétition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition de la Conférence Internationale H2PTM, « Hypermédias et communs numériques », Université de Lorraine (CREM), Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM; Paragraphe, Oct 2025, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ They are eating the cats ” : viralité maitrisée d’une infox plurisémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Former, informer, désinformer par l’image Programme de recherche européen DE FACTO (Programme de recherche de lutte contre la désinformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche européen DE FACTO, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-générer la musique de propagande identitaire sur les réseaux socionumériques : la rhétorique de la “ remigration ” en chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire et internationale « La musique comme instrument. L’usage de la musique dans la communication politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Université Marie et Louis Pasteur, Projet de recherche "LaSiDo: La Politique en Musique", Nov 2025, Besancon, France, France. https://elliadd.univ-fcomte.fr/lasido-la-politique-en-musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lipsync : un récit de soi créatif au service de l’expression politique sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ? Analyse critique et participative des contenus et des usages, méthodologies de recherche innovantes et horizons pédagogiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CEMTI, Sep 2025, Paris Centre des congrès, Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter la ‟ remigration ” ? Circulation mémétique de discours idéologiques sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et société : discours, représentations et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Dec 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge émotionnelle des musiques à caractère mémétique dans les publications TikTok Pro-Bardella. Étude de cas : viralité du mème musical « Je partira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque Draine, « Discours de haine et émotions : enjeux idéologiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur le discours de haine DRAINE, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème en contexte socionumérique : une mosaïque interdiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LLCD 2024, Workshop « Les images dans le discours numérique : enjeux, formes, intégration, fonctions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sorbonne Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique et #ChatonsMignons. Remix, Identités et objets dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Bachelor en Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Fribourg (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ Mon humain.e est un.e Geek ”. Culture des #ChatonsMignons : Remix, Identités et Objets dérivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne « ‟ Geeks everywhere ” – aftermath »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Antonio DOMINGUEZ LEIVA, Juliette FRIDLI, Sébastien HUBIER et Clément PELISSIER, Mar 2024, En ligne : Université de Montréal (Québec), Sciences po et Université de Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Circulation virale de discours dans l’espace socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du pôle « Discours, Dispositifs, Société », Unité de Recherche ELLIADD (UR 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Jun 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermusicalité connectée : analyse sémiodiscursive de mèmes musicaux en contexte socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Approches de la sémiotique sociale et des médias sociaux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience affective musicale sur TikTok : un nouveau défi pour l’analyse sémiodiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé à l’Université de Toulouse Jean Jaurès par Patrick MPONDO-DICKA, Brigitte SEBBAH et Valérie BONNET, Mar 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre, mèmes et intelligence artificielle. Quels enjeux et limites pour la communication politique en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international et interdisciplinaire Ci-Dit 2024, « De quelles voix sommes-nous fait.es ? Oralités et discours rapportés. Histoire, formes et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Institut d’Études romanes de l’Université de Wrocław, Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour participatif en temps troublés : avenir euphorique ou dysphorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises CPM 2023 Futurs POP - Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain et son chat sur les réseaux socionumériques : existences humanimales, degrés d’extimité et ethos discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion des chats, Pulsions d’achats. Les chats de la pop culture 2.0 au cœur de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’objet pop peut-il être éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (Lis, Université de Lorraine), Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de l’humour en contexte participatif numérique. Le cas des #Chadolf #Kitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Tour d’Europe de l’humour politique. Première étape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté Besançon; Maison des sciences de l'homme et de l'environnement Claude-Nicolas Ledoux; Centre Lucien Febvre, Feb 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat nazi sur les réseaux socionumériques : problèmes et enjeux de l’anthropomorphisme à l’heure de la culture participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiscoursNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Open University; Université Paris Descartes; Université Paris Dauphine-PSL; CY Cergy Paris Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whale : Scientific journey of a viral photomontage. Analysis of critical postures of reception and popularization in documentary comic book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science &amp; You 2021 : Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok et le mème vibrato. Intermusicalité et culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès annuel du groupe de recherche MaM (Music and Media) Musique et son dans les médias audiovisuels francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Music and Media, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème ‟ fait maison ” : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Iconomorphoses : appropriation, éthique et partage tre interlangues –» organisé par le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interlangues TIL (Université de Bourgogne), Mar 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémétique des chats nazis : humour décalé au service du racisme ou de l’antiracisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIRAL seminar (season 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg; Luxembourg centre for contemporary and digital history (C2DH), Jan 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des mèmes soi-même. Piratages, bricolages et récupérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aion; Interdisciplinarité dans les études anglophones (Idea, Université de Lorraine), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on débattre démocratiquement avec et sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Forum Place(s) de la démocratie. Crise et renouveau de la démocratie : à vous de jouer !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les mythes au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Culture, Sport, Santé, Société (C3S, Université de Franche-Comté), May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fake-news: reception analysis with NooJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference, NooJ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Jun 2021, Besançon, France. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92861-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités circulantes sur Twitter, Instagram et TikTok : La contrainte au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International et Pluridisciplinaire "Matérialités du discours rapporté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circulation de discours (Ci-Dit), Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of cat memes ! Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Médias et Viralité organisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Roma Tre, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mèmes, mon chat et moi ! Multiplicité des formes d’inscription de soi dans les mèmes de #ChatonsMignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les mèmes : approches sémiolinguistiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Oct 2022, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'infox par l'image au prisme de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fake news et l'infodémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Femsto-ST (CNRS, Université de Franche-Comté), Jan 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat dans les arts numériques, l’art du chat remixé. Un dialogos créatif entre pop art et désir d’extimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale EUTIC À l’intersection de l’art, de la science et de la technologie : Dialogues entre les hommes et les machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Audio and Visual Arts (Ionian University), Oct 2022, Corfou, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats humains et chats accompagnés. Ethos et extimité sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Post-animaux du mode d'existence des animaux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Littératures imaginaire et sociétés (Lis, Université de Lorraine), Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours au service de la réception de l'infox par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude TEDonnées « Fake News et crédibilité de l’information publique : le regard des technologies de la langue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires et transculturelles (Crit, Université de Franche-Comté), Apr 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication politique d’Emmanuel Macron au cœur de la culture mème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication, Université de Haute-Alsace, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil sur le chat et une patte dans la culture numérique. Dynamiques interprétatives de discours socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études sur les médias, les technologies et l'internationalisation (Cemti, Université Vincennes Saint Denis - Paris 8); Centre de recherche sur les médiations (Crem, Université de Lorraine); Gripic (Sorbonne Université), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour ironique ou engagement idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVNI débarque au musée Lons-Le-Saulnier. Voyage intergalactique. Sciences et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Sciences, Arts et Culture (Université de Franche-Comté), Dec 2022, Lons-Le-Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfoxiquer les images sur les réseaux socionumériques. Vers une démarche empirique d’éducation à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interdiscursivité et la narrativité se mettent au service de l’argumentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Argage 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox, Fake news et consorts : le défi des postures critiques de réception d’infox par l’image sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eutic Les défis de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation empirique en DUT Info-Com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Lyon 1 (Université de Lyon), Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventivités narratives en opposition à la future #LPPR sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Communication des organisations et narrations en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baleine : périple scientifique d’un photomontage viral. Analyse de postures critiques de réception et Vulgarisation en docu-BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Centre des Congrès Robert Schuman, Université de Lorraine (Metz), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation d’infox par l’image sur les réseaux socionumériques. Dynamiques d'interactivité et de polémicité dans les fils de réponses sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La circulation des discours dans les réseaux socio-numériques. Dynamique et controverses : médias, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications, Médiations, Organisations, Savoirs (Cimeos, Université de Bourgogne), Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox par l'image et perméabilité aux Fake News : et si c'était aussi une histoire d'ethos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication (IUT du Havre), Jun 2016, Le Havre, France. pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et violence au cœur de l’interactivité sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude L’éducation à l’image en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Laboratoire Lorrain en Sciences Sociales (2L2S, Université de Lorraine); Institut de recherche sur le cinéma et l'audiovisuel (Ircav, Université Sorbonne-Nouvelle, Paris), Mar 2019, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire de technologie (IUT) du Havre, Jun 2016, Le Havre, France. pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data à l’approche qualitative. Retour d’expériences sur la constitution et l’analyse de différents sous-corpus de travail dans le cadre d’un projet d’étude de données en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Théories et pratiques en communication numérique : partage d’expériences en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple revisitée au XXIème siècle : discours, mémoire, circulation et polémicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté), Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la violence des images anime la polémique sur les réseaux socionumériques. « Daesh c’est ça » : étude des réactions aux tweets de photos d’exécutions de Daesh postés par Marine Le Pen le 16 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité et interdiscursivité : deux concepts complémentaires pour l’analyse de plusieurs reformulations contemporaines de La Liberté guidant le peuple de Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.369-392, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation de tweets : discours hypertextualisé, interdiscours et circulation des discours numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Circulation de discours (CI-DIT) Le Discours rapporté à l’ère numérique : du discours cité au discours partagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (Belgique), Jun 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des images en interaction : pour une éducation critique aux médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pépinière 4.2 : Les usages du numérique éducatif de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation académique au numérique éducatif (Dane); Maison pour la Science; École supérieure du professorat et de l'éducation (Espé) de Lorraine, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté d’expression guidant le peuple 2.0. Analyse de l’hommage aux victimes des attentats de Paris en janvier 2015 co-construit sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes, Grèce. pp.316-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de narrations visuelles interactives sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mettre en récit. Enjeux des formes contemporaines de narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Association des jeunes chercheurs (AJC) du Crem; École doctorale Fernand-Braudel (Université de Lorraine), Mar 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes (Ile de Zakynthos, Grèce), Grèce. pp.330-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités énonciatives et contrats d’énonciation des « Mooks ». Approche comparative d’Usbek & Rica, We demain et XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 ans du Festival Chalon dans la rue (1987-2016) sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nouveaux médias : interactions et transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches sur l'interculuturel (LERIC / URAC 57) / Université Chouaïb Doukkali d’El Jadid; Laboratoire d'Études et de Recherches en Sciences Économiques et de Management (LERSEM) / Université Chouaïb Doukkali d’El Jadid, Nov 2017, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interaction on Twitter by mentioning people: analysing the uses of @</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IADA Conference Dialogue, interaction and culture: Multidisciplinary perspectives on language use in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter à travers le prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Francontraste 2016. Structuration, langage, discours et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb (Croatie), Apr 2016, Zagreb, Croatie. pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies d'accroches et circulation de l'information journalistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Dijon-Auxerre, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association des francoromanistes allemands Liaisons frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sarre, Sep 2016, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-discursive des dynamiques de partage de &amp;quot;tweets multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usbek & Rica et We Demain : deux « Mooks » connectés au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international Intersections. Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); I3M (Université Nice Sophia Antipolis, Université de Toulon, France); CSMNTC (Université de Bucarest, Roumanie); Cerefrea (Université de Bucarest, Roumanie), Oct 2014, Bucarest, Roumanie. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension interlocutive et pragmatique des discours d'escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : une notion essentielle pour l’analyse du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des webzines d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011 : Transformation des organisations - évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC-CSO, Université Libre de Bruxelles, Nov 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens hypertextes sur le site Mediapart dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello Paglianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats perchés, un montage pluricodé à dimension argumentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The goals of mentioning people on Twitter : analysing the uses of @”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale NOOJ 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, České Budějovice, Czech Republic. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Apprivoiser les enjeux de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-42887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT. 35 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782340045187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : Problématique de renouvellement des pratiques d’écriture et de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.160, 2016, Semen : Revue de sémio-linguistique des textes et discours, 978-2-84-867573-2 / ISSN : 1957-780X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Presse d’actualité adressée aux jeunes : étude de dispositifs de médiation incitant à la citoyenneté », in GHOSN C. & BOURGEOIS E. (dirs), Médiations médiatiques et espace public : construction de l’opinion et cohésion sociale, Actes des Journées d’étude « Médiations et Médias », IUT Paul Sabatier, Toulouse III, les 18 et 19 Novembre 2010, Revue Essachess – Journal for Communication Studies, Série Actes, pp. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations et degrés de prise en charge du discours des jeunes dans la presse adressée aux jeunes », in FLOREA L.-S., PAPAHAGI C., POP L. & CUREA A. (dirs), Directions actuelles en linguistique du texte, Tome II, Actes du Colloque International de Linguistique « Le Texte : modèles, méthodes, perspectives », Cluj-Napoca, Roumanie, les 25-27 Septembre 2008, Cluj-Napoca, Casa Cărţii de Ştiinţă, pp. 377-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et communs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre privé et public : Perspectives linguistiques sur la question des limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 137-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités interdiscursives circulantes sur Twitter, Instagram et TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant-Académia Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 129-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virality of #Chadolf #Kitler : chiaroscuro ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Virality. Spread and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 121-142, 2024, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111311371-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Mobilization Against the LPR on Twitter. Theoretical Issues and Methodological Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing Websites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-166, 2023, 978-1-394-26496-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264964.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la mobilisation contre la LPR sur Twitter : enjeux théoriques et défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo-Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses des sites web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-173, 2022, 978-1-78948-103-7. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage social des mèmes : un remède en situation de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Megan Bédard; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Somme Toute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-100, 2021, 978-2-89794-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids argumentatif des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toullec Bénédicte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Zlitni; Fabien Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias numériques et Communication électronique : enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-175, 2019, 978-2-35935-233-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours hypertextualisé : théories, méthodes, interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Toidetweeter ! Rôle des adresses et mentions dans les tweets hypertextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 979 (61), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2018, Annales littéraires de l'Université de Besançon / Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique, 978-2-84867-618-0. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.40905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de l’Institut de communication appliquée (URIAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International EUTIC’16 « Logiques de réseaux et nouvelles gouvernances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-340, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info - Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Quand les tweets avec images renouvellent le partage d’informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter au prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CIPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration, Langue, Discours et au-delà, Tome 2, Actes du Colloque International « Francontraste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-398, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquaprint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-528, 2016, Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des traces interdiscursives au service de l’interprétation des genres journalistiques dans la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Sémir Badir; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En tous genres : Normes, textes, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Harmattan, pp.149-164, 2015, Sciences du langage, 978-2-8061-0224-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc', 'Noir', 'Race' : la levée des tabous sur le racisme dans la presse française au lendemain de l'élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.385-398, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMON Justine, 2014, « Lire Peytard à l’heure du webjournalisme », in MADINI M., CHAUVIN-VILENO A. & EQUOY HUTIN S. (dirs), Jean Peytard : syntagmes et entailles, Limoges, Lambert-Lucas, pp. 387-399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Peytard : syntagmes et entailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie&amp;quot;, &amp;quot;citoyen&amp;quot;, &amp;quot;21 avril&amp;quot; : les mots stratégiques dans le discours médiatique de presse adressé aux jeunes pendant les campagnes présidentielles de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.59-79, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des &amp;lt;i&amp;gt;webzines&amp;lt;/i&amp;gt; d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Patesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des organisations : évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université livre de Bruxelles, pp.33-44, 2013, 978-2-9601192-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte », in JAUBERT A., LOPEZ MUNOZ J., MARNETTE S., ROSIER L. & STOLZ C. (dirs), Citations II, Citer pour quoi faire ? Pragmatique de la citation, Louvain-la-Neuve, Harmattan-Academia, pp. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations II, Citer pour quoi faire ? Pragmatique de la citation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité démocratique et rôle incitatif de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENOIT D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Éthique en communication, Actes du Colloque International « Éthique et métaéthique dans les professions de l'information et de la communication », CERIC, Université Paul Valéry, Béziers, les 24-25 Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarrebrücken, Éditions Universitaires Européennes, pp. 44-54, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme interlocutif et dialogisme interdiscursif : des concepts opératoires pour l’analyse du discours de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRES J.; NOWAKOWSKA A; SARALE J.-M; SARRAZIN S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International « Dialogisme : langue, discours. Université Paul Valéry, Montpellier, les 8-10 Septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effacement énonciatif et effet de non-prise en charge des discours représentés dans deux hyperstructures du magazine Citato », in DENDALE P. & COLTIER D. (dirs), La Prise en charge énonciative. Études théoriques et empiriques, Bruxelles, De Boeck / Duculot, pp. 143-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prise en charge énonciative. Études théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies de négociation politique et de représentation du discours d’autrui dans la presse adressée aux jeunes », in ATAYAN V. & PIRAZZINI D. (dirs), Argumentation : théorie – langue – discours, Frankfurt, Peter Lang, pp. 331-345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation : théorie – langue – discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paroles d’adultes et paroles de jeunes : Le dialogisme dans la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEIGANG E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue Analysis XI, Proceedings of the 11th IADA Conference on 'Dialogue Analysis and Rhetoric, University of Münster, Münster, Allemagne, les 26-30 Mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 121-139, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analyse du discours, tremplin vers l’interprétation du contexte socio-politique et médiatique », in SANDRE M. (dir.), Analyses du discours et contextes, Limoges, Lambert-Lucas, pp. 137-147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses du discours et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La campagne présidentielle française de 2007 vue par le Courrier International », in PINEIRA-TRESMONTANT C. (dir.), La présidentielle 2007 au filtre des médias étrangers, Paris, L’Harmattan, pp. 55-67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolescence(s), concept à déconstruire : constitution sociologique et image discursive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre : création et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-330, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les #ChatonsMignons nous aident à comprendre la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=H0PUT5Q1YCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mèmes musicaux sur TikTok : un nouveau tremplin pour la participation politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viralité des #Chadolf #Kitler : Ambiguïté des mèmes et banalisation du discours extrême en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionnements méthodologiques pour l’analyse du discours numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris/Trump : l’effet “Cats and Dogs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le LOL dans la communication politique. Analyse des mèmes musicaux en contexte socionumérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chats ont envahi Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/pourquoi-les-chats-ont-envahi-internet-243088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake-News : La manipulation par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jalliffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« #Daesh c’est ÇA ! » ou comprendre l’exploitation politique des images violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la twittosphère s’est réapproprié « La Liberté guidant le peuple » après les attentats de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Amossy, &amp;quot;Apologie de la polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque, &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque : &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.429-431. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Hekma, Raphaël Micheli et Alain Rabatel, &amp;quot;Modes de sémiotisation et fonctions argumentatives des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ir-)responsabilité démocratique de la presse d’actualité adressée aux jeunes ? Interdiscursivité et argumentativité dans le traitement des élections présidentielles françaises de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Denis BARBET, 2009, Grenelle. Histoire politique d’un mot, Rennes, Presses Universitaires de Rennes, Collection « Res Publica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Sophie MOIRAND, 2007, Le discours de la presse quotidienne. Observer, analyser, comprendre, Paris, PUF, in MONTE M. & GARDES TAMINE J. (dirs), « Linguistique et poésie : le poème et ses réseaux », Semen. Revue de sémio-linguistique des textes et discours, n°24, Besançon, Presses Universitaires de Franche-Comté, pp. 172-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justine SIMON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la CommunicationUniversité de Franche-ComtéELLIADD/CREM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon est maître de conférences en Sciences de l’Information et de la Communication, chercheur au laboratoire Éditions, Langages, Littératures, Informatique, Arts, Didactiques, Discours (ÉLLIADD, EA 4661). Ses recherches sont consacrées à la communication numérique (culture participative, réseaux socionumériques, narrations visuelles interactives) et à l’analyse du discours numérique (discours hypertextualisé, interdiscursivité et argumentativité). Elle porte un intérêt à la construction plurisémiotique des discours mêlant textes, images, sons, musiques dans des contextes socionumériques variés (infox par l’image, communication politique, controverses et débats de société, culture des mèmes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Severity and Relapse for Vitiligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Eleftheriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemal Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Min Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2026.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tu essaies de trouver un titre original pour parler de marqueurs énonciatifs, d’ethos discursif et de mèmes: &amp;quot;Euh... moi-mème et mon #ChatonMignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, https://www.revue-tranel.ch/article/view/6981/6176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memes and the musical turn: The case of Meow Cat Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m9h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés interdisciplinaires sur les mèmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème « fait maison » : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19-2, http://preo.ube.fr/textesetcontextes/index.php?id=5049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mythes au XXIe siècle, 36, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du #Chadolf #Kitler au #NeinNeinCat : réinterpréter le nazisme au prisme des chatons mignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'interprétation des images "choc" : signes, filtres, idéologies, 53, pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les mèmes deviennent un nouveau langage en politique . Engagements et logiques contestataires au prisme de l’analyse discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approches discursives des mèmes en politique, 54, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127kk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républigram fever. Rencontre passionnée entre technologie et culture du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Culture.s du technique, de l’innovation et de la communication : imaginaires, potentialités, utopies, 11 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la revue &amp;lt;i&amp;gt;Semen&amp;lt;/i&amp;gt;, un espace de rencontres interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Auboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro bilan des 50 premières livraisons de Semen, 50 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Deux Marianne&amp;quot; : une image, des regards, des affrontements en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regard et Communication, 49, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infox par l’image sur les réseaux socionumériques. Détournements, circulation et mises en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The construction of reality in the post-truth age, 25, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation, reformulation et circulation de La Liberté guidant le peuple sur les réseaux socionumériques durant les événements de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Formes discursives. Interactions, narrations, représentations, 24, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#JeSuisCharlie & #PeaceForParis: appropriation, reformulation, and circulation of &amp;quot;Liberty Leading the People&amp;quot; on socio-digital networks during the Paris attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (45), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2018v22n45p37-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital Studies&amp;lt;/i&amp;gt;, analyse du discours hypertextualisé et SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Climat sous tension&amp;lt;/i&amp;gt;, un « récit climatique » interactif engagé mêlant bande dessinée, audiovisuel et jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic Writing on Printed and Online Press : Towards a Change of Enunciative Contract ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Casseurs de pub contre la société de consommation ! Stratégies de détournement pour convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publicité et politique, 98, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia : Variations textuelles et variétés discursives, 4, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, 3, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama », in « Varia. Variations textuelles et variétés discursives », Le Discours et la Langue, Revue de linguistique française et d’analyse du discours, n°4, pp. 99-112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative », in « Médias, jeunes et politique : de nouvelles formes d’engagement ? », Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias, n°3, Paris, Éditions Publibook Université, pp. 67-80.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours de presse d'actualité adressé aux jeunes : mises au point méthodologiques et résultats d’analyse des stratégies de représentation du discours autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, lettres et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation médiatique des présidentielles dans le discours de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque interdoctoral 2010, 6, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’institutionnalisation des weblogs d’actualité dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole aux jeunes ! Arguments et opinions dans le débat démocratique médiatisé », in BECQUET V. & TIBERJ V. (dirs), « Les jeunes face au politique. 2ème partie : pratiques et carrières », Agora Débats/Jeunesses, n°52, Paris, L’Harmattan / INJEP (Institut National de la Jeunesse et de l’Éducation populaire), pp. 35-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de type argumentative de la presse adressée aux jeunes : approche théorique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Combat Ordinaire de Marco... euh... Manu Larcenet : Une BD réalité à dimension autofictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citato, mosaïque de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fonction persuasive du comique de répétition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ They are eating the cats ” : viralité maitrisée d’une infox plurisémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Former, informer, désinformer par l’image Programme de recherche européen DE FACTO (Programme de recherche de lutte contre la désinformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche européen DE FACTO, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-générer la musique de propagande identitaire sur les réseaux socionumériques : la rhétorique de la “ remigration ” en chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire et internationale « La musique comme instrument. L’usage de la musique dans la communication politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Université Marie et Louis Pasteur, Projet de recherche "LaSiDo: La Politique en Musique", Nov 2025, Besancon, France, France. https://elliadd.univ-fcomte.fr/lasido-la-politique-en-musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lipsync : un récit de soi créatif au service de l’expression politique sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ? Analyse critique et participative des contenus et des usages, méthodologies de recherche innovantes et horizons pédagogiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CEMTI, Sep 2025, Paris Centre des congrès, Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition de la Conférence Internationale H2PTM, « Hypermédias et communs numériques », Université de Lorraine (CREM), Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM; Paragraphe, Oct 2025, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge émotionnelle des musiques à caractère mémétique dans les publications TikTok Pro-Bardella. Étude de cas : viralité du mème musical « Je partira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque Draine, « Discours de haine et émotions : enjeux idéologiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur le discours de haine DRAINE, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter la ‟ remigration ” ? Circulation mémétique de discours idéologiques sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et société : discours, représentations et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Dec 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique et #ChatonsMignons. Remix, Identités et objets dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Bachelor en Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Fribourg (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème en contexte socionumérique : une mosaïque interdiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LLCD 2024, Workshop « Les images dans le discours numérique : enjeux, formes, intégration, fonctions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sorbonne Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ Mon humain.e est un.e Geek ”. Culture des #ChatonsMignons : Remix, Identités et Objets dérivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne « ‟ Geeks everywhere ” – aftermath »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Antonio DOMINGUEZ LEIVA, Juliette FRIDLI, Sébastien HUBIER et Clément PELISSIER, Mar 2024, En ligne : Université de Montréal (Québec), Sciences po et Université de Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Circulation virale de discours dans l’espace socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du pôle « Discours, Dispositifs, Société », Unité de Recherche ELLIADD (UR 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Jun 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience affective musicale sur TikTok : un nouveau défi pour l’analyse sémiodiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé à l’Université de Toulouse Jean Jaurès par Patrick MPONDO-DICKA, Brigitte SEBBAH et Valérie BONNET, Mar 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermusicalité connectée : analyse sémiodiscursive de mèmes musicaux en contexte socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Approches de la sémiotique sociale et des médias sociaux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre, mèmes et intelligence artificielle. Quels enjeux et limites pour la communication politique en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international et interdisciplinaire Ci-Dit 2024, « De quelles voix sommes-nous fait.es ? Oralités et discours rapportés. Histoire, formes et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Institut d’Études romanes de l’Université de Wrocław, Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion des chats, Pulsions d’achats. Les chats de la pop culture 2.0 au cœur de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’objet pop peut-il être éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (Lis, Université de Lorraine), Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain et son chat sur les réseaux socionumériques : existences humanimales, degrés d’extimité et ethos discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour participatif en temps troublés : avenir euphorique ou dysphorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises CPM 2023 Futurs POP - Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de l’humour en contexte participatif numérique. Le cas des #Chadolf #Kitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Tour d’Europe de l’humour politique. Première étape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté Besançon; Maison des sciences de l'homme et de l'environnement Claude-Nicolas Ledoux; Centre Lucien Febvre, Feb 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat nazi sur les réseaux socionumériques : problèmes et enjeux de l’anthropomorphisme à l’heure de la culture participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiscoursNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Open University; Université Paris Descartes; Université Paris Dauphine-PSL; CY Cergy Paris Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whale : Scientific journey of a viral photomontage. Analysis of critical postures of reception and popularization in documentary comic book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science &amp; You 2021 : Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok et le mème vibrato. Intermusicalité et culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès annuel du groupe de recherche MaM (Music and Media) Musique et son dans les médias audiovisuels francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Music and Media, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème ‟ fait maison ” : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Iconomorphoses : appropriation, éthique et partage tre interlangues –» organisé par le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interlangues TIL (Université de Bourgogne), Mar 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémétique des chats nazis : humour décalé au service du racisme ou de l’antiracisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIRAL seminar (season 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg; Luxembourg centre for contemporary and digital history (C2DH), Jan 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des mèmes soi-même. Piratages, bricolages et récupérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aion; Interdisciplinarité dans les études anglophones (Idea, Université de Lorraine), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on débattre démocratiquement avec et sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Forum Place(s) de la démocratie. Crise et renouveau de la démocratie : à vous de jouer !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les mythes au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Culture, Sport, Santé, Société (C3S, Université de Franche-Comté), May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fake-news: reception analysis with NooJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference, NooJ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Jun 2021, Besançon, France. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92861-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'infox par l'image au prisme de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fake news et l'infodémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Femsto-ST (CNRS, Université de Franche-Comté), Jan 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités circulantes sur Twitter, Instagram et TikTok : La contrainte au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International et Pluridisciplinaire "Matérialités du discours rapporté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circulation de discours (Ci-Dit), Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of cat memes ! Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Médias et Viralité organisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Roma Tre, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mèmes, mon chat et moi ! Multiplicité des formes d’inscription de soi dans les mèmes de #ChatonsMignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les mèmes : approches sémiolinguistiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Oct 2022, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats humains et chats accompagnés. Ethos et extimité sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat dans les arts numériques, l’art du chat remixé. Un dialogos créatif entre pop art et désir d’extimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale EUTIC À l’intersection de l’art, de la science et de la technologie : Dialogues entre les hommes et les machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Audio and Visual Arts (Ionian University), Oct 2022, Corfou, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours au service de la réception de l'infox par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude TEDonnées « Fake News et crédibilité de l’information publique : le regard des technologies de la langue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires et transculturelles (Crit, Université de Franche-Comté), Apr 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Post-animaux du mode d'existence des animaux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Littératures imaginaire et sociétés (Lis, Université de Lorraine), Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication politique d’Emmanuel Macron au cœur de la culture mème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication, Université de Haute-Alsace, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil sur le chat et une patte dans la culture numérique. Dynamiques interprétatives de discours socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études sur les médias, les technologies et l'internationalisation (Cemti, Université Vincennes Saint Denis - Paris 8); Centre de recherche sur les médiations (Crem, Université de Lorraine); Gripic (Sorbonne Université), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour ironique ou engagement idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVNI débarque au musée Lons-Le-Saulnier. Voyage intergalactique. Sciences et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Sciences, Arts et Culture (Université de Franche-Comté), Dec 2022, Lons-Le-Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfoxiquer les images sur les réseaux socionumériques. Vers une démarche empirique d’éducation à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox, Fake news et consorts : le défi des postures critiques de réception d’infox par l’image sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eutic Les défis de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation empirique en DUT Info-Com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Lyon 1 (Université de Lyon), Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interdiscursivité et la narrativité se mettent au service de l’argumentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Argage 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventivités narratives en opposition à la future #LPPR sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Communication des organisations et narrations en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baleine : périple scientifique d’un photomontage viral. Analyse de postures critiques de réception et Vulgarisation en docu-BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Centre des Congrès Robert Schuman, Université de Lorraine (Metz), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation d’infox par l’image sur les réseaux socionumériques. Dynamiques d'interactivité et de polémicité dans les fils de réponses sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La circulation des discours dans les réseaux socio-numériques. Dynamique et controverses : médias, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications, Médiations, Organisations, Savoirs (Cimeos, Université de Bourgogne), Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox par l'image et perméabilité aux Fake News : et si c'était aussi une histoire d'ethos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication (IUT du Havre), Jun 2016, Le Havre, France. pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et violence au cœur de l’interactivité sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude L’éducation à l’image en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Laboratoire Lorrain en Sciences Sociales (2L2S, Université de Lorraine); Institut de recherche sur le cinéma et l'audiovisuel (Ircav, Université Sorbonne-Nouvelle, Paris), Mar 2019, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire de technologie (IUT) du Havre, Jun 2016, Le Havre, France. pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data à l’approche qualitative. Retour d’expériences sur la constitution et l’analyse de différents sous-corpus de travail dans le cadre d’un projet d’étude de données en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Théories et pratiques en communication numérique : partage d’expériences en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple revisitée au XXIème siècle : discours, mémoire, circulation et polémicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté), Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la violence des images anime la polémique sur les réseaux socionumériques. « Daesh c’est ça » : étude des réactions aux tweets de photos d’exécutions de Daesh postés par Marine Le Pen le 16 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité et interdiscursivité : deux concepts complémentaires pour l’analyse de plusieurs reformulations contemporaines de La Liberté guidant le peuple de Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.369-392, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation de tweets : discours hypertextualisé, interdiscours et circulation des discours numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Circulation de discours (CI-DIT) Le Discours rapporté à l’ère numérique : du discours cité au discours partagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (Belgique), Jun 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des images en interaction : pour une éducation critique aux médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pépinière 4.2 : Les usages du numérique éducatif de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation académique au numérique éducatif (Dane); Maison pour la Science; École supérieure du professorat et de l'éducation (Espé) de Lorraine, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté d’expression guidant le peuple 2.0. Analyse de l’hommage aux victimes des attentats de Paris en janvier 2015 co-construit sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes, Grèce. pp.316-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de narrations visuelles interactives sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mettre en récit. Enjeux des formes contemporaines de narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Association des jeunes chercheurs (AJC) du Crem; École doctorale Fernand-Braudel (Université de Lorraine), Mar 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes (Ile de Zakynthos, Grèce), Grèce. pp.330-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités énonciatives et contrats d’énonciation des « Mooks ». Approche comparative d’Usbek & Rica, We demain et XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 ans du Festival Chalon dans la rue (1987-2016) sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nouveaux médias : interactions et transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches sur l'interculuturel (LERIC / URAC 57) / Université Chouaïb Doukkali d’El Jadid; Laboratoire d'Études et de Recherches en Sciences Économiques et de Management (LERSEM) / Université Chouaïb Doukkali d’El Jadid, Nov 2017, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interaction on Twitter by mentioning people: analysing the uses of @</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IADA Conference Dialogue, interaction and culture: Multidisciplinary perspectives on language use in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter à travers le prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Francontraste 2016. Structuration, langage, discours et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb (Croatie), Apr 2016, Zagreb, Croatie. pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies d'accroches et circulation de l'information journalistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Dijon-Auxerre, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-discursive des dynamiques de partage de &amp;quot;tweets multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usbek & Rica et We Demain : deux « Mooks » connectés au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international Intersections. Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); I3M (Université Nice Sophia Antipolis, Université de Toulon, France); CSMNTC (Université de Bucarest, Roumanie); Cerefrea (Université de Bucarest, Roumanie), Oct 2014, Bucarest, Roumanie. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association des francoromanistes allemands Liaisons frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sarre, Sep 2016, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension interlocutive et pragmatique des discours d'escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : une notion essentielle pour l’analyse du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des webzines d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011 : Transformation des organisations - évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC-CSO, Université Libre de Bruxelles, Nov 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens hypertextes sur le site Mediapart dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello Paglianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats perchés, un montage pluricodé à dimension argumentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The goals of mentioning people on Twitter : analysing the uses of @”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale NOOJ 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, České Budějovice, Czech Republic. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Apprivoiser les enjeux de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-42887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT. 35 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782340045187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : Problématique de renouvellement des pratiques d’écriture et de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.160, 2016, Semen : Revue de sémio-linguistique des textes et discours, 978-2-84-867573-2 / ISSN : 1957-780X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Presse d’actualité adressée aux jeunes : étude de dispositifs de médiation incitant à la citoyenneté », in GHOSN C. & BOURGEOIS E. (dirs), Médiations médiatiques et espace public : construction de l’opinion et cohésion sociale, Actes des Journées d’étude « Médiations et Médias », IUT Paul Sabatier, Toulouse III, les 18 et 19 Novembre 2010, Revue Essachess – Journal for Communication Studies, Série Actes, pp. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations et degrés de prise en charge du discours des jeunes dans la presse adressée aux jeunes », in FLOREA L.-S., PAPAHAGI C., POP L. & CUREA A. (dirs), Directions actuelles en linguistique du texte, Tome II, Actes du Colloque International de Linguistique « Le Texte : modèles, méthodes, perspectives », Cluj-Napoca, Roumanie, les 25-27 Septembre 2008, Cluj-Napoca, Casa Cărţii de Ştiinţă, pp. 377-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et communs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre privé et public : Perspectives linguistiques sur la question des limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 137-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités interdiscursives circulantes sur Twitter, Instagram et TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant-Académia Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 129-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virality of #Chadolf #Kitler : chiaroscuro ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Virality. Spread and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 121-142, 2024, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111311371-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Mobilization Against the LPR on Twitter. Theoretical Issues and Methodological Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing Websites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-166, 2023, 978-1-394-26496-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264964.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la mobilisation contre la LPR sur Twitter : enjeux théoriques et défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo-Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses des sites web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-173, 2022, 978-1-78948-103-7. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage social des mèmes : un remède en situation de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Megan Bédard; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Somme Toute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-100, 2021, 978-2-89794-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids argumentatif des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toullec Bénédicte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Zlitni; Fabien Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias numériques et Communication électronique : enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-175, 2019, 978-2-35935-233-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours hypertextualisé : théories, méthodes, interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Toidetweeter ! Rôle des adresses et mentions dans les tweets hypertextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 979 (61), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2018, Annales littéraires de l'Université de Besançon / Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique, 978-2-84867-618-0. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.40905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de l’Institut de communication appliquée (URIAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International EUTIC’16 « Logiques de réseaux et nouvelles gouvernances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-340, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info - Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Quand les tweets avec images renouvellent le partage d’informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter au prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CIPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration, Langue, Discours et au-delà, Tome 2, Actes du Colloque International « Francontraste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-398, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquaprint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-528, 2016, Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des traces interdiscursives au service de l’interprétation des genres journalistiques dans la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Sémir Badir; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En tous genres : Normes, textes, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Harmattan, pp.149-164, 2015, Sciences du langage, 978-2-8061-0224-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc', 'Noir', 'Race' : la levée des tabous sur le racisme dans la presse française au lendemain de l'élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.385-398, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMON Justine, 2014, « Lire Peytard à l’heure du webjournalisme », in MADINI M., CHAUVIN-VILENO A. & EQUOY HUTIN S. (dirs), Jean Peytard : syntagmes et entailles, Limoges, Lambert-Lucas, pp. 387-399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Peytard : syntagmes et entailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie&amp;quot;, &amp;quot;citoyen&amp;quot;, &amp;quot;21 avril&amp;quot; : les mots stratégiques dans le discours médiatique de presse adressé aux jeunes pendant les campagnes présidentielles de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.59-79, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des &amp;lt;i&amp;gt;webzines&amp;lt;/i&amp;gt; d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Patesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des organisations : évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université livre de Bruxelles, pp.33-44, 2013, 978-2-9601192-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité démocratique et rôle incitatif de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENOIT D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Éthique en communication, Actes du Colloque International « Éthique et métaéthique dans les professions de l'information et de la communication », CERIC, Université Paul Valéry, Béziers, les 24-25 Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarrebrücken, Éditions Universitaires Européennes, pp. 44-54, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte », in JAUBERT A., LOPEZ MUNOZ J., MARNETTE S., ROSIER L. & STOLZ C. (dirs), Citations II, Citer pour quoi faire ? Pragmatique de la citation, Louvain-la-Neuve, Harmattan-Academia, pp. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations II, Citer pour quoi faire ? Pragmatique de la citation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme interlocutif et dialogisme interdiscursif : des concepts opératoires pour l’analyse du discours de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRES J.; NOWAKOWSKA A; SARALE J.-M; SARRAZIN S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International « Dialogisme : langue, discours. Université Paul Valéry, Montpellier, les 8-10 Septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effacement énonciatif et effet de non-prise en charge des discours représentés dans deux hyperstructures du magazine Citato », in DENDALE P. & COLTIER D. (dirs), La Prise en charge énonciative. Études théoriques et empiriques, Bruxelles, De Boeck / Duculot, pp. 143-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prise en charge énonciative. Études théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies de négociation politique et de représentation du discours d’autrui dans la presse adressée aux jeunes », in ATAYAN V. & PIRAZZINI D. (dirs), Argumentation : théorie – langue – discours, Frankfurt, Peter Lang, pp. 331-345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation : théorie – langue – discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paroles d’adultes et paroles de jeunes : Le dialogisme dans la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEIGANG E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue Analysis XI, Proceedings of the 11th IADA Conference on 'Dialogue Analysis and Rhetoric, University of Münster, Münster, Allemagne, les 26-30 Mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 121-139, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analyse du discours, tremplin vers l’interprétation du contexte socio-politique et médiatique », in SANDRE M. (dir.), Analyses du discours et contextes, Limoges, Lambert-Lucas, pp. 137-147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses du discours et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La campagne présidentielle française de 2007 vue par le Courrier International », in PINEIRA-TRESMONTANT C. (dir.), La présidentielle 2007 au filtre des médias étrangers, Paris, L’Harmattan, pp. 55-67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolescence(s), concept à déconstruire : constitution sociologique et image discursive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre : création et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-330, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les #ChatonsMignons nous aident à comprendre la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=H0PUT5Q1YCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mèmes musicaux sur TikTok : un nouveau tremplin pour la participation politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viralité des #Chadolf #Kitler : Ambiguïté des mèmes et banalisation du discours extrême en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionnements méthodologiques pour l’analyse du discours numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris/Trump : l’effet “Cats and Dogs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le LOL dans la communication politique. Analyse des mèmes musicaux en contexte socionumérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chats ont envahi Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/pourquoi-les-chats-ont-envahi-internet-243088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake-News : La manipulation par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jalliffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« #Daesh c’est ÇA ! » ou comprendre l’exploitation politique des images violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la twittosphère s’est réapproprié « La Liberté guidant le peuple » après les attentats de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Amossy, &amp;quot;Apologie de la polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque : &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.429-431. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque, &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Hekma, Raphaël Micheli et Alain Rabatel, &amp;quot;Modes de sémiotisation et fonctions argumentatives des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ir-)responsabilité démocratique de la presse d’actualité adressée aux jeunes ? Interdiscursivité et argumentativité dans le traitement des élections présidentielles françaises de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Denis BARBET, 2009, Grenelle. Histoire politique d’un mot, Rennes, Presses Universitaires de Rennes, Collection « Res Publica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Sophie MOIRAND, 2007, Le discours de la presse quotidienne. Observer, analyser, comprendre, Paris, PUF, in MONTE M. & GARDES TAMINE J. (dirs), « Linguistique et poésie : le poème et ses réseaux », Semen. Revue de sémio-linguistique des textes et discours, n°24, Besançon, Presses Universitaires de Franche-Comté, pp. 172-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Eleftheriadou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemal Desai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Min Bae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2026.0294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2018v22n45p37-54" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2662" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bigey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-chatonsmignons_apprivoiser_les_enjeux_de_la_culture_numerique_justine_simon_nancy_pe_a_pierre_morelli-9782336428871-78915.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10382-les-sciences-de-l-information-et-de-la-communication-sic-en-iut-35-fiches-9782340037915.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/semen/10603" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm23/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-nl/Analyzing+Websites-p-9781394264964" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssommetoute.com/Livre/pour-que-tu-memes-encore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/medias-et-communication-electronique-enjeux-de-societe/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100670660" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40905" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11091" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451289v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8536" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Eleftheriadou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemal Desai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Min Bae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2026.0294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2018v22n45p37-54" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2662" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2809" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bigey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-chatonsmignons_apprivoiser_les_enjeux_de_la_culture_numerique_justine_simon_nancy_pe_a_pierre_morelli-9782336428871-78915.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10382-les-sciences-de-l-information-et-de-la-communication-sic-en-iut-35-fiches-9782340037915.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/semen/10603" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm23/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-nl/Analyzing+Websites-p-9781394264964" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssommetoute.com/Livre/pour-que-tu-memes-encore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/medias-et-communication-electronique-enjeux-de-societe/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100670660" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40905" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11091" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308658v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8536" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>