--- v2 (2026-04-12)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justine SIMON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la CommunicationUniversité de Franche-ComtéELLIADD/CREM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon est maître de conférences en Sciences de l’Information et de la Communication, chercheur au laboratoire Éditions, Langages, Littératures, Informatique, Arts, Didactiques, Discours (ÉLLIADD, EA 4661). Ses recherches sont consacrées à la communication numérique (culture participative, réseaux socionumériques, narrations visuelles interactives) et à l’analyse du discours numérique (discours hypertextualisé, interdiscursivité et argumentativité). Elle porte un intérêt à la construction plurisémiotique des discours mêlant textes, images, sons, musiques dans des contextes socionumériques variés (infox par l’image, communication politique, controverses et débats de société, culture des mèmes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Severity and Relapse for Vitiligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Eleftheriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemal Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Min Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2026.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tu essaies de trouver un titre original pour parler de marqueurs énonciatifs, d’ethos discursif et de mèmes: &amp;quot;Euh... moi-mème et mon #ChatonMignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, https://www.revue-tranel.ch/article/view/6981/6176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memes and the musical turn: The case of Meow Cat Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m9h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés interdisciplinaires sur les mèmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème « fait maison » : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19-2, http://preo.ube.fr/textesetcontextes/index.php?id=5049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mythes au XXIe siècle, 36, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du #Chadolf #Kitler au #NeinNeinCat : réinterpréter le nazisme au prisme des chatons mignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'interprétation des images "choc" : signes, filtres, idéologies, 53, pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les mèmes deviennent un nouveau langage en politique . Engagements et logiques contestataires au prisme de l’analyse discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approches discursives des mèmes en politique, 54, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127kk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républigram fever. Rencontre passionnée entre technologie et culture du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Culture.s du technique, de l’innovation et de la communication : imaginaires, potentialités, utopies, 11 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la revue &amp;lt;i&amp;gt;Semen&amp;lt;/i&amp;gt;, un espace de rencontres interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Auboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro bilan des 50 premières livraisons de Semen, 50 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Deux Marianne&amp;quot; : une image, des regards, des affrontements en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regard et Communication, 49, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infox par l’image sur les réseaux socionumériques. Détournements, circulation et mises en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The construction of reality in the post-truth age, 25, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation, reformulation et circulation de La Liberté guidant le peuple sur les réseaux socionumériques durant les événements de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Formes discursives. Interactions, narrations, représentations, 24, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#JeSuisCharlie & #PeaceForParis: appropriation, reformulation, and circulation of &amp;quot;Liberty Leading the People&amp;quot; on socio-digital networks during the Paris attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (45), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2018v22n45p37-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital Studies&amp;lt;/i&amp;gt;, analyse du discours hypertextualisé et SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Climat sous tension&amp;lt;/i&amp;gt;, un « récit climatique » interactif engagé mêlant bande dessinée, audiovisuel et jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic Writing on Printed and Online Press : Towards a Change of Enunciative Contract ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Casseurs de pub contre la société de consommation ! Stratégies de détournement pour convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publicité et politique, 98, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia : Variations textuelles et variétés discursives, 4, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, 3, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama », in « Varia. Variations textuelles et variétés discursives », Le Discours et la Langue, Revue de linguistique française et d’analyse du discours, n°4, pp. 99-112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative », in « Médias, jeunes et politique : de nouvelles formes d’engagement ? », Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias, n°3, Paris, Éditions Publibook Université, pp. 67-80.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours de presse d'actualité adressé aux jeunes : mises au point méthodologiques et résultats d’analyse des stratégies de représentation du discours autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, lettres et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation médiatique des présidentielles dans le discours de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque interdoctoral 2010, 6, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’institutionnalisation des weblogs d’actualité dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole aux jeunes ! Arguments et opinions dans le débat démocratique médiatisé », in BECQUET V. & TIBERJ V. (dirs), « Les jeunes face au politique. 2ème partie : pratiques et carrières », Agora Débats/Jeunesses, n°52, Paris, L’Harmattan / INJEP (Institut National de la Jeunesse et de l’Éducation populaire), pp. 35-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de type argumentative de la presse adressée aux jeunes : approche théorique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Combat Ordinaire de Marco... euh... Manu Larcenet : Une BD réalité à dimension autofictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citato, mosaïque de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fonction persuasive du comique de répétition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ They are eating the cats ” : viralité maitrisée d’une infox plurisémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Former, informer, désinformer par l’image Programme de recherche européen DE FACTO (Programme de recherche de lutte contre la désinformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche européen DE FACTO, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-générer la musique de propagande identitaire sur les réseaux socionumériques : la rhétorique de la “ remigration ” en chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire et internationale « La musique comme instrument. L’usage de la musique dans la communication politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Université Marie et Louis Pasteur, Projet de recherche "LaSiDo: La Politique en Musique", Nov 2025, Besancon, France, France. https://elliadd.univ-fcomte.fr/lasido-la-politique-en-musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lipsync : un récit de soi créatif au service de l’expression politique sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ? Analyse critique et participative des contenus et des usages, méthodologies de recherche innovantes et horizons pédagogiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CEMTI, Sep 2025, Paris Centre des congrès, Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition de la Conférence Internationale H2PTM, « Hypermédias et communs numériques », Université de Lorraine (CREM), Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM; Paragraphe, Oct 2025, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge émotionnelle des musiques à caractère mémétique dans les publications TikTok Pro-Bardella. Étude de cas : viralité du mème musical « Je partira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque Draine, « Discours de haine et émotions : enjeux idéologiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur le discours de haine DRAINE, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter la ‟ remigration ” ? Circulation mémétique de discours idéologiques sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et société : discours, représentations et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Dec 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique et #ChatonsMignons. Remix, Identités et objets dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Bachelor en Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Fribourg (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème en contexte socionumérique : une mosaïque interdiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LLCD 2024, Workshop « Les images dans le discours numérique : enjeux, formes, intégration, fonctions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sorbonne Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ Mon humain.e est un.e Geek ”. Culture des #ChatonsMignons : Remix, Identités et Objets dérivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne « ‟ Geeks everywhere ” – aftermath »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Antonio DOMINGUEZ LEIVA, Juliette FRIDLI, Sébastien HUBIER et Clément PELISSIER, Mar 2024, En ligne : Université de Montréal (Québec), Sciences po et Université de Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Circulation virale de discours dans l’espace socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du pôle « Discours, Dispositifs, Société », Unité de Recherche ELLIADD (UR 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Jun 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience affective musicale sur TikTok : un nouveau défi pour l’analyse sémiodiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé à l’Université de Toulouse Jean Jaurès par Patrick MPONDO-DICKA, Brigitte SEBBAH et Valérie BONNET, Mar 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermusicalité connectée : analyse sémiodiscursive de mèmes musicaux en contexte socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Approches de la sémiotique sociale et des médias sociaux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre, mèmes et intelligence artificielle. Quels enjeux et limites pour la communication politique en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international et interdisciplinaire Ci-Dit 2024, « De quelles voix sommes-nous fait.es ? Oralités et discours rapportés. Histoire, formes et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Institut d’Études romanes de l’Université de Wrocław, Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion des chats, Pulsions d’achats. Les chats de la pop culture 2.0 au cœur de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’objet pop peut-il être éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (Lis, Université de Lorraine), Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain et son chat sur les réseaux socionumériques : existences humanimales, degrés d’extimité et ethos discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour participatif en temps troublés : avenir euphorique ou dysphorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises CPM 2023 Futurs POP - Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de l’humour en contexte participatif numérique. Le cas des #Chadolf #Kitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Tour d’Europe de l’humour politique. Première étape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté Besançon; Maison des sciences de l'homme et de l'environnement Claude-Nicolas Ledoux; Centre Lucien Febvre, Feb 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat nazi sur les réseaux socionumériques : problèmes et enjeux de l’anthropomorphisme à l’heure de la culture participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiscoursNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Open University; Université Paris Descartes; Université Paris Dauphine-PSL; CY Cergy Paris Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whale : Scientific journey of a viral photomontage. Analysis of critical postures of reception and popularization in documentary comic book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science &amp; You 2021 : Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok et le mème vibrato. Intermusicalité et culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès annuel du groupe de recherche MaM (Music and Media) Musique et son dans les médias audiovisuels francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Music and Media, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème ‟ fait maison ” : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Iconomorphoses : appropriation, éthique et partage tre interlangues –» organisé par le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interlangues TIL (Université de Bourgogne), Mar 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémétique des chats nazis : humour décalé au service du racisme ou de l’antiracisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIRAL seminar (season 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg; Luxembourg centre for contemporary and digital history (C2DH), Jan 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des mèmes soi-même. Piratages, bricolages et récupérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aion; Interdisciplinarité dans les études anglophones (Idea, Université de Lorraine), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on débattre démocratiquement avec et sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Forum Place(s) de la démocratie. Crise et renouveau de la démocratie : à vous de jouer !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les mythes au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Culture, Sport, Santé, Société (C3S, Université de Franche-Comté), May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fake-news: reception analysis with NooJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference, NooJ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Jun 2021, Besançon, France. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92861-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'infox par l'image au prisme de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fake news et l'infodémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Femsto-ST (CNRS, Université de Franche-Comté), Jan 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités circulantes sur Twitter, Instagram et TikTok : La contrainte au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International et Pluridisciplinaire "Matérialités du discours rapporté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circulation de discours (Ci-Dit), Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of cat memes ! Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Médias et Viralité organisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Roma Tre, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mèmes, mon chat et moi ! Multiplicité des formes d’inscription de soi dans les mèmes de #ChatonsMignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les mèmes : approches sémiolinguistiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Oct 2022, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats humains et chats accompagnés. Ethos et extimité sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat dans les arts numériques, l’art du chat remixé. Un dialogos créatif entre pop art et désir d’extimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale EUTIC À l’intersection de l’art, de la science et de la technologie : Dialogues entre les hommes et les machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Audio and Visual Arts (Ionian University), Oct 2022, Corfou, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours au service de la réception de l'infox par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude TEDonnées « Fake News et crédibilité de l’information publique : le regard des technologies de la langue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires et transculturelles (Crit, Université de Franche-Comté), Apr 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Post-animaux du mode d'existence des animaux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Littératures imaginaire et sociétés (Lis, Université de Lorraine), Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication politique d’Emmanuel Macron au cœur de la culture mème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication, Université de Haute-Alsace, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil sur le chat et une patte dans la culture numérique. Dynamiques interprétatives de discours socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études sur les médias, les technologies et l'internationalisation (Cemti, Université Vincennes Saint Denis - Paris 8); Centre de recherche sur les médiations (Crem, Université de Lorraine); Gripic (Sorbonne Université), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour ironique ou engagement idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVNI débarque au musée Lons-Le-Saulnier. Voyage intergalactique. Sciences et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Sciences, Arts et Culture (Université de Franche-Comté), Dec 2022, Lons-Le-Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfoxiquer les images sur les réseaux socionumériques. Vers une démarche empirique d’éducation à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox, Fake news et consorts : le défi des postures critiques de réception d’infox par l’image sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eutic Les défis de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation empirique en DUT Info-Com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Lyon 1 (Université de Lyon), Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interdiscursivité et la narrativité se mettent au service de l’argumentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Argage 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventivités narratives en opposition à la future #LPPR sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Communication des organisations et narrations en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baleine : périple scientifique d’un photomontage viral. Analyse de postures critiques de réception et Vulgarisation en docu-BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Centre des Congrès Robert Schuman, Université de Lorraine (Metz), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation d’infox par l’image sur les réseaux socionumériques. Dynamiques d'interactivité et de polémicité dans les fils de réponses sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La circulation des discours dans les réseaux socio-numériques. Dynamique et controverses : médias, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications, Médiations, Organisations, Savoirs (Cimeos, Université de Bourgogne), Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox par l'image et perméabilité aux Fake News : et si c'était aussi une histoire d'ethos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication (IUT du Havre), Jun 2016, Le Havre, France. pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et violence au cœur de l’interactivité sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude L’éducation à l’image en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Laboratoire Lorrain en Sciences Sociales (2L2S, Université de Lorraine); Institut de recherche sur le cinéma et l'audiovisuel (Ircav, Université Sorbonne-Nouvelle, Paris), Mar 2019, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire de technologie (IUT) du Havre, Jun 2016, Le Havre, France. pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data à l’approche qualitative. Retour d’expériences sur la constitution et l’analyse de différents sous-corpus de travail dans le cadre d’un projet d’étude de données en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Théories et pratiques en communication numérique : partage d’expériences en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple revisitée au XXIème siècle : discours, mémoire, circulation et polémicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté), Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la violence des images anime la polémique sur les réseaux socionumériques. « Daesh c’est ça » : étude des réactions aux tweets de photos d’exécutions de Daesh postés par Marine Le Pen le 16 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité et interdiscursivité : deux concepts complémentaires pour l’analyse de plusieurs reformulations contemporaines de La Liberté guidant le peuple de Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.369-392, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation de tweets : discours hypertextualisé, interdiscours et circulation des discours numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Circulation de discours (CI-DIT) Le Discours rapporté à l’ère numérique : du discours cité au discours partagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (Belgique), Jun 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des images en interaction : pour une éducation critique aux médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pépinière 4.2 : Les usages du numérique éducatif de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation académique au numérique éducatif (Dane); Maison pour la Science; École supérieure du professorat et de l'éducation (Espé) de Lorraine, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté d’expression guidant le peuple 2.0. Analyse de l’hommage aux victimes des attentats de Paris en janvier 2015 co-construit sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes, Grèce. pp.316-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de narrations visuelles interactives sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mettre en récit. Enjeux des formes contemporaines de narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Association des jeunes chercheurs (AJC) du Crem; École doctorale Fernand-Braudel (Université de Lorraine), Mar 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes (Ile de Zakynthos, Grèce), Grèce. pp.330-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités énonciatives et contrats d’énonciation des « Mooks ». Approche comparative d’Usbek & Rica, We demain et XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 ans du Festival Chalon dans la rue (1987-2016) sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nouveaux médias : interactions et transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches sur l'interculuturel (LERIC / URAC 57) / Université Chouaïb Doukkali d’El Jadid; Laboratoire d'Études et de Recherches en Sciences Économiques et de Management (LERSEM) / Université Chouaïb Doukkali d’El Jadid, Nov 2017, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interaction on Twitter by mentioning people: analysing the uses of @</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IADA Conference Dialogue, interaction and culture: Multidisciplinary perspectives on language use in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter à travers le prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Francontraste 2016. Structuration, langage, discours et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb (Croatie), Apr 2016, Zagreb, Croatie. pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies d'accroches et circulation de l'information journalistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Dijon-Auxerre, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-discursive des dynamiques de partage de &amp;quot;tweets multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usbek & Rica et We Demain : deux « Mooks » connectés au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international Intersections. Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); I3M (Université Nice Sophia Antipolis, Université de Toulon, France); CSMNTC (Université de Bucarest, Roumanie); Cerefrea (Université de Bucarest, Roumanie), Oct 2014, Bucarest, Roumanie. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association des francoromanistes allemands Liaisons frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sarre, Sep 2016, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension interlocutive et pragmatique des discours d'escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : une notion essentielle pour l’analyse du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des webzines d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011 : Transformation des organisations - évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC-CSO, Université Libre de Bruxelles, Nov 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens hypertextes sur le site Mediapart dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello Paglianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats perchés, un montage pluricodé à dimension argumentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The goals of mentioning people on Twitter : analysing the uses of @”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale NOOJ 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, České Budějovice, Czech Republic. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Apprivoiser les enjeux de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-42887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT. 35 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782340045187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : Problématique de renouvellement des pratiques d’écriture et de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.160, 2016, Semen : Revue de sémio-linguistique des textes et discours, 978-2-84-867573-2 / ISSN : 1957-780X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Presse d’actualité adressée aux jeunes : étude de dispositifs de médiation incitant à la citoyenneté », in GHOSN C. & BOURGEOIS E. (dirs), Médiations médiatiques et espace public : construction de l’opinion et cohésion sociale, Actes des Journées d’étude « Médiations et Médias », IUT Paul Sabatier, Toulouse III, les 18 et 19 Novembre 2010, Revue Essachess – Journal for Communication Studies, Série Actes, pp. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations et degrés de prise en charge du discours des jeunes dans la presse adressée aux jeunes », in FLOREA L.-S., PAPAHAGI C., POP L. & CUREA A. (dirs), Directions actuelles en linguistique du texte, Tome II, Actes du Colloque International de Linguistique « Le Texte : modèles, méthodes, perspectives », Cluj-Napoca, Roumanie, les 25-27 Septembre 2008, Cluj-Napoca, Casa Cărţii de Ştiinţă, pp. 377-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et communs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre privé et public : Perspectives linguistiques sur la question des limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 137-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités interdiscursives circulantes sur Twitter, Instagram et TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant-Académia Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 129-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virality of #Chadolf #Kitler : chiaroscuro ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Virality. Spread and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 121-142, 2024, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111311371-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Mobilization Against the LPR on Twitter. Theoretical Issues and Methodological Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing Websites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-166, 2023, 978-1-394-26496-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264964.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la mobilisation contre la LPR sur Twitter : enjeux théoriques et défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo-Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses des sites web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-173, 2022, 978-1-78948-103-7. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage social des mèmes : un remède en situation de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Megan Bédard; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Somme Toute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-100, 2021, 978-2-89794-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids argumentatif des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toullec Bénédicte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Zlitni; Fabien Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias numériques et Communication électronique : enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-175, 2019, 978-2-35935-233-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours hypertextualisé : théories, méthodes, interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Toidetweeter ! Rôle des adresses et mentions dans les tweets hypertextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 979 (61), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2018, Annales littéraires de l'Université de Besançon / Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique, 978-2-84867-618-0. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.40905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de l’Institut de communication appliquée (URIAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International EUTIC’16 « Logiques de réseaux et nouvelles gouvernances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-340, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info - Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Quand les tweets avec images renouvellent le partage d’informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter au prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CIPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration, Langue, Discours et au-delà, Tome 2, Actes du Colloque International « Francontraste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-398, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquaprint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-528, 2016, Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des traces interdiscursives au service de l’interprétation des genres journalistiques dans la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Sémir Badir; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En tous genres : Normes, textes, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Harmattan, pp.149-164, 2015, Sciences du langage, 978-2-8061-0224-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc', 'Noir', 'Race' : la levée des tabous sur le racisme dans la presse française au lendemain de l'élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.385-398, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMON Justine, 2014, « Lire Peytard à l’heure du webjournalisme », in MADINI M., CHAUVIN-VILENO A. & EQUOY HUTIN S. (dirs), Jean Peytard : syntagmes et entailles, Limoges, Lambert-Lucas, pp. 387-399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Peytard : syntagmes et entailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie&amp;quot;, &amp;quot;citoyen&amp;quot;, &amp;quot;21 avril&amp;quot; : les mots stratégiques dans le discours médiatique de presse adressé aux jeunes pendant les campagnes présidentielles de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.59-79, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des &amp;lt;i&amp;gt;webzines&amp;lt;/i&amp;gt; d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Patesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des organisations : évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université livre de Bruxelles, pp.33-44, 2013, 978-2-9601192-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité démocratique et rôle incitatif de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENOIT D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Éthique en communication, Actes du Colloque International « Éthique et métaéthique dans les professions de l'information et de la communication », CERIC, Université Paul Valéry, Béziers, les 24-25 Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarrebrücken, Éditions Universitaires Européennes, pp. 44-54, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte », in JAUBERT A., LOPEZ MUNOZ J., MARNETTE S., ROSIER L. & STOLZ C. (dirs), Citations II, Citer pour quoi faire ? Pragmatique de la citation, Louvain-la-Neuve, Harmattan-Academia, pp. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations II, Citer pour quoi faire ? Pragmatique de la citation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme interlocutif et dialogisme interdiscursif : des concepts opératoires pour l’analyse du discours de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRES J.; NOWAKOWSKA A; SARALE J.-M; SARRAZIN S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International « Dialogisme : langue, discours. Université Paul Valéry, Montpellier, les 8-10 Septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effacement énonciatif et effet de non-prise en charge des discours représentés dans deux hyperstructures du magazine Citato », in DENDALE P. & COLTIER D. (dirs), La Prise en charge énonciative. Études théoriques et empiriques, Bruxelles, De Boeck / Duculot, pp. 143-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prise en charge énonciative. Études théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies de négociation politique et de représentation du discours d’autrui dans la presse adressée aux jeunes », in ATAYAN V. & PIRAZZINI D. (dirs), Argumentation : théorie – langue – discours, Frankfurt, Peter Lang, pp. 331-345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation : théorie – langue – discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paroles d’adultes et paroles de jeunes : Le dialogisme dans la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEIGANG E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue Analysis XI, Proceedings of the 11th IADA Conference on 'Dialogue Analysis and Rhetoric, University of Münster, Münster, Allemagne, les 26-30 Mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 121-139, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analyse du discours, tremplin vers l’interprétation du contexte socio-politique et médiatique », in SANDRE M. (dir.), Analyses du discours et contextes, Limoges, Lambert-Lucas, pp. 137-147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses du discours et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La campagne présidentielle française de 2007 vue par le Courrier International », in PINEIRA-TRESMONTANT C. (dir.), La présidentielle 2007 au filtre des médias étrangers, Paris, L’Harmattan, pp. 55-67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolescence(s), concept à déconstruire : constitution sociologique et image discursive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre : création et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-330, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les #ChatonsMignons nous aident à comprendre la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=H0PUT5Q1YCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mèmes musicaux sur TikTok : un nouveau tremplin pour la participation politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viralité des #Chadolf #Kitler : Ambiguïté des mèmes et banalisation du discours extrême en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionnements méthodologiques pour l’analyse du discours numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris/Trump : l’effet “Cats and Dogs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le LOL dans la communication politique. Analyse des mèmes musicaux en contexte socionumérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chats ont envahi Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/pourquoi-les-chats-ont-envahi-internet-243088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake-News : La manipulation par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jalliffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« #Daesh c’est ÇA ! » ou comprendre l’exploitation politique des images violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la twittosphère s’est réapproprié « La Liberté guidant le peuple » après les attentats de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Amossy, &amp;quot;Apologie de la polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque : &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.429-431. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque, &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Hekma, Raphaël Micheli et Alain Rabatel, &amp;quot;Modes de sémiotisation et fonctions argumentatives des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ir-)responsabilité démocratique de la presse d’actualité adressée aux jeunes ? Interdiscursivité et argumentativité dans le traitement des élections présidentielles françaises de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Denis BARBET, 2009, Grenelle. Histoire politique d’un mot, Rennes, Presses Universitaires de Rennes, Collection « Res Publica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Sophie MOIRAND, 2007, Le discours de la presse quotidienne. Observer, analyser, comprendre, Paris, PUF, in MONTE M. & GARDES TAMINE J. (dirs), « Linguistique et poésie : le poème et ses réseaux », Semen. Revue de sémio-linguistique des textes et discours, n°24, Besançon, Presses Universitaires de Franche-Comté, pp. 172-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justine SIMON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la CommunicationUniversité de Franche-ComtéELLIADD/CREM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon est maître de conférences en Sciences de l’Information et de la Communication, chercheur au laboratoire Éditions, Langages, Littératures, Informatique, Arts, Didactiques, Discours (ÉLLIADD, EA 4661). Ses recherches sont consacrées à la communication numérique (culture participative, réseaux socionumériques, narrations visuelles interactives) et à l’analyse du discours numérique (discours hypertextualisé, interdiscursivité et argumentativité). Elle porte un intérêt à la construction plurisémiotique des discours mêlant textes, images, sons, musiques dans des contextes socionumériques variés (infox par l’image, communication politique, controverses et débats de société, culture des mèmes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Severity and Relapse for Vitiligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Eleftheriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemal Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Min Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2026.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés interdisciplinaires sur les mèmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème « fait maison » : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19-2, http://preo.ube.fr/textesetcontextes/index.php?id=5049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tu essaies de trouver un titre original pour parler de marqueurs énonciatifs, d’ethos discursif et de mèmes: &amp;quot;Euh... moi-mème et mon #ChatonMignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, https://www.revue-tranel.ch/article/view/6981/6176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memes and the musical turn: The case of Meow Cat Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m9h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du #Chadolf #Kitler au #NeinNeinCat : réinterpréter le nazisme au prisme des chatons mignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'interprétation des images "choc" : signes, filtres, idéologies, 53, pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mythes au XXIe siècle, 36, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les mèmes deviennent un nouveau langage en politique . Engagements et logiques contestataires au prisme de l’analyse discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approches discursives des mèmes en politique, 54, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127kk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républigram fever. Rencontre passionnée entre technologie et culture du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Culture.s du technique, de l’innovation et de la communication : imaginaires, potentialités, utopies, 11 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la revue &amp;lt;i&amp;gt;Semen&amp;lt;/i&amp;gt;, un espace de rencontres interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Auboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro bilan des 50 premières livraisons de Semen, 50 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Deux Marianne&amp;quot; : une image, des regards, des affrontements en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regard et Communication, 49, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infox par l’image sur les réseaux socionumériques. Détournements, circulation et mises en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The construction of reality in the post-truth age, 25, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#JeSuisCharlie & #PeaceForParis: appropriation, reformulation, and circulation of &amp;quot;Liberty Leading the People&amp;quot; on socio-digital networks during the Paris attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (45), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2018v22n45p37-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation, reformulation et circulation de La Liberté guidant le peuple sur les réseaux socionumériques durant les événements de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Formes discursives. Interactions, narrations, représentations, 24, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Climat sous tension&amp;lt;/i&amp;gt;, un « récit climatique » interactif engagé mêlant bande dessinée, audiovisuel et jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital Studies&amp;lt;/i&amp;gt;, analyse du discours hypertextualisé et SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic Writing on Printed and Online Press : Towards a Change of Enunciative Contract ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Casseurs de pub contre la société de consommation ! Stratégies de détournement pour convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publicité et politique, 98, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia : Variations textuelles et variétés discursives, 4, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, 3, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulation interdiscursive dans la presse française au lendemain de l’élection de Barack Obama », in « Varia. Variations textuelles et variétés discursives », Le Discours et la Langue, Revue de linguistique française et d’analyse du discours, n°4, pp. 99-112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images médiatiques des jeunes manifestants contre le CPE (2006) et contre la réforme des retraites (2010) : approche comparative », in « Médias, jeunes et politique : de nouvelles formes d’engagement ? », Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias, n°3, Paris, Éditions Publibook Université, pp. 67-80.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours de presse d'actualité adressé aux jeunes : mises au point méthodologiques et résultats d’analyse des stratégies de représentation du discours autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, lettres et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’institutionnalisation des weblogs d’actualité dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation médiatique des présidentielles dans le discours de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque interdoctoral 2010, 6, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole aux jeunes ! Arguments et opinions dans le débat démocratique médiatisé », in BECQUET V. & TIBERJ V. (dirs), « Les jeunes face au politique. 2ème partie : pratiques et carrières », Agora Débats/Jeunesses, n°52, Paris, L’Harmattan / INJEP (Institut National de la Jeunesse et de l’Éducation populaire), pp. 35-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Combat Ordinaire de Marco... euh... Manu Larcenet : Une BD réalité à dimension autofictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de type argumentative de la presse adressée aux jeunes : approche théorique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fonction persuasive du comique de répétition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citato, mosaïque de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition de la Conférence Internationale H2PTM, « Hypermédias et communs numériques », Université de Lorraine (CREM), Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM; Paragraphe, Oct 2025, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-générer la musique de propagande identitaire sur les réseaux socionumériques : la rhétorique de la “ remigration ” en chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire et internationale « La musique comme instrument. L’usage de la musique dans la communication politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Université Marie et Louis Pasteur, Projet de recherche "LaSiDo: La Politique en Musique", Nov 2025, Besancon, France, France. https://elliadd.univ-fcomte.fr/lasido-la-politique-en-musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lipsync : un récit de soi créatif au service de l’expression politique sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ? Analyse critique et participative des contenus et des usages, méthodologies de recherche innovantes et horizons pédagogiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CEMTI, Sep 2025, Paris Centre des congrès, Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ They are eating the cats ” : viralité maitrisée d’une infox plurisémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Former, informer, désinformer par l’image Programme de recherche européen DE FACTO (Programme de recherche de lutte contre la désinformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche européen DE FACTO, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge émotionnelle des musiques à caractère mémétique dans les publications TikTok Pro-Bardella. Étude de cas : viralité du mème musical « Je partira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque Draine, « Discours de haine et émotions : enjeux idéologiques et épistémologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur le discours de haine DRAINE, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter la ‟ remigration ” ? Circulation mémétique de discours idéologiques sur TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et société : discours, représentations et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Dec 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre, mèmes et intelligence artificielle. Quels enjeux et limites pour la communication politique en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international et interdisciplinaire Ci-Dit 2024, « De quelles voix sommes-nous fait.es ? Oralités et discours rapportés. Histoire, formes et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Institut d’Études romanes de l’Université de Wrocław, Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‟ Mon humain.e est un.e Geek ”. Culture des #ChatonsMignons : Remix, Identités et Objets dérivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne « ‟ Geeks everywhere ” – aftermath »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Antonio DOMINGUEZ LEIVA, Juliette FRIDLI, Sébastien HUBIER et Clément PELISSIER, Mar 2024, En ligne : Université de Montréal (Québec), Sciences po et Université de Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Circulation virale de discours dans l’espace socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du pôle « Discours, Dispositifs, Société », Unité de Recherche ELLIADD (UR 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Jun 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique et #ChatonsMignons. Remix, Identités et objets dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Bachelor en Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Fribourg (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème en contexte socionumérique : une mosaïque interdiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LLCD 2024, Workshop « Les images dans le discours numérique : enjeux, formes, intégration, fonctions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sorbonne Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermusicalité connectée : analyse sémiodiscursive de mèmes musicaux en contexte socionumérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Approches de la sémiotique sociale et des médias sociaux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience affective musicale sur TikTok : un nouveau défi pour l’analyse sémiodiscursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé à l’Université de Toulouse Jean Jaurès par Patrick MPONDO-DICKA, Brigitte SEBBAH et Valérie BONNET, Mar 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie des #ChatonsMignons pour dynamiser les cours de Culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on débattre démocratiquement avec et sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Forum Place(s) de la démocratie. Crise et renouveau de la démocratie : à vous de jouer !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des mèmes soi-même. Piratages, bricolages et récupérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aion; Interdisciplinarité dans les études anglophones (Idea, Université de Lorraine), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatNoir : persistance et métamorphose du mythe à l’heure du web participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les mythes au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Culture, Sport, Santé, Société (C3S, Université de Franche-Comté), May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat nazi sur les réseaux socionumériques : problèmes et enjeux de l’anthropomorphisme à l’heure de la culture participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiscoursNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Open University; Université Paris Descartes; Université Paris Dauphine-PSL; CY Cergy Paris Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whale : Scientific journey of a viral photomontage. Analysis of critical postures of reception and popularization in documentary comic book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science &amp; You 2021 : Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok et le mème vibrato. Intermusicalité et culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès annuel du groupe de recherche MaM (Music and Media) Musique et son dans les médias audiovisuels francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Music and Media, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour participatif en temps troublés : avenir euphorique ou dysphorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises CPM 2023 Futurs POP - Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion des chats, Pulsions d’achats. Les chats de la pop culture 2.0 au cœur de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’objet pop peut-il être éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (Lis, Université de Lorraine), Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain et son chat sur les réseaux socionumériques : existences humanimales, degrés d’extimité et ethos discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de l’humour en contexte participatif numérique. Le cas des #Chadolf #Kitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Tour d’Europe de l’humour politique. Première étape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté Besançon; Maison des sciences de l'homme et de l'environnement Claude-Nicolas Ledoux; Centre Lucien Febvre, Feb 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mème ‟ fait maison ” : la culture du partage poussée à son paroxysme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Iconomorphoses : appropriation, éthique et partage tre interlangues –» organisé par le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interlangues TIL (Université de Bourgogne), Mar 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémétique des chats nazis : humour décalé au service du racisme ou de l’antiracisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIRAL seminar (season 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg; Luxembourg centre for contemporary and digital history (C2DH), Jan 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour ironique ou engagement idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVNI débarque au musée Lons-Le-Saulnier. Voyage intergalactique. Sciences et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Sciences, Arts et Culture (Université de Franche-Comté), Dec 2022, Lons-Le-Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication politique d’Emmanuel Macron au cœur de la culture mème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication, Université de Haute-Alsace, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil sur le chat et une patte dans la culture numérique. Dynamiques interprétatives de discours socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études sur les médias, les technologies et l'internationalisation (Cemti, Université Vincennes Saint Denis - Paris 8); Centre de recherche sur les médiations (Crem, Université de Lorraine); Gripic (Sorbonne Université), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'infox par l'image au prisme de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fake news et l'infodémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Femsto-ST (CNRS, Université de Franche-Comté), Jan 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités circulantes sur Twitter, Instagram et TikTok : La contrainte au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International et Pluridisciplinaire "Matérialités du discours rapporté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circulation de discours (Ci-Dit), Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of cat memes ! Viralité et interdiscursivité du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Médias et Viralité organisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Roma Tre, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mèmes, mon chat et moi ! Multiplicité des formes d’inscription de soi dans les mèmes de #ChatonsMignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les mèmes : approches sémiolinguistiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Oct 2022, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fake-news: reception analysis with NooJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference, NooJ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Jun 2021, Besançon, France. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92861-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats humains et chats accompagnés. Ethos et extimité sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Existences collectives. Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat dans les arts numériques, l’art du chat remixé. Un dialogos créatif entre pop art et désir d’extimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale EUTIC À l’intersection de l’art, de la science et de la technologie : Dialogues entre les hommes et les machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Audio and Visual Arts (Ionian University), Oct 2022, Corfou, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du chat remixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Post-animaux du mode d'existence des animaux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Littératures imaginaire et sociétés (Lis, Université de Lorraine), Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours au service de la réception de l'infox par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude TEDonnées « Fake News et crédibilité de l’information publique : le regard des technologies de la langue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires et transculturelles (Crit, Université de Franche-Comté), Apr 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baleine : périple scientifique d’un photomontage viral. Analyse de postures critiques de réception et Vulgarisation en docu-BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Centre des Congrès Robert Schuman, Université de Lorraine (Metz), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation d’infox par l’image sur les réseaux socionumériques. Dynamiques d'interactivité et de polémicité dans les fils de réponses sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La circulation des discours dans les réseaux socio-numériques. Dynamique et controverses : médias, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications, Médiations, Organisations, Savoirs (Cimeos, Université de Bourgogne), Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox, Fake news et consorts : le défi des postures critiques de réception d’infox par l’image sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eutic Les défis de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation empirique en DUT Info-Com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Lyon 1 (Université de Lyon), Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interdiscursivité et la narrativité se mettent au service de l’argumentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Argage 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfoxiquer les images sur les réseaux socionumériques. Vers une démarche empirique d’éducation à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventivités narratives en opposition à la future #LPPR sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Communication des organisations et narrations en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infox par l'image et perméabilité aux Fake News : et si c'était aussi une histoire d'ethos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la violence des images anime la polémique sur les réseaux socionumériques. « Daesh c’est ça » : étude des réactions aux tweets de photos d’exécutions de Daesh postés par Marine Le Pen le 16 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire de technologie (IUT) du Havre, Jun 2016, Le Havre, France. pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et violence au cœur de l’interactivité sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude L’éducation à l’image en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Laboratoire Lorrain en Sciences Sociales (2L2S, Université de Lorraine); Institut de recherche sur le cinéma et l'audiovisuel (Ircav, Université Sorbonne-Nouvelle, Paris), Mar 2019, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data à l’approche qualitative. Retour d’expériences sur la constitution et l’analyse de différents sous-corpus de travail dans le cadre d’un projet d’étude de données en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Théories et pratiques en communication numérique : partage d’expériences en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple revisitée au XXIème siècle : discours, mémoire, circulation et polémicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Elliadd, Université de Franche-Comté), Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Information-Communication (IUT du Havre), Jun 2016, Le Havre, France. pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation de tweets : discours hypertextualisé, interdiscours et circulation des discours numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Circulation de discours (CI-DIT) Le Discours rapporté à l’ère numérique : du discours cité au discours partagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (Belgique), Jun 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des images en interaction : pour une éducation critique aux médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pépinière 4.2 : Les usages du numérique éducatif de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation académique au numérique éducatif (Dane); Maison pour la Science; École supérieure du professorat et de l'éducation (Espé) de Lorraine, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité et interdiscursivité : deux concepts complémentaires pour l’analyse de plusieurs reformulations contemporaines de La Liberté guidant le peuple de Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.369-392, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté d’expression guidant le peuple 2.0. Analyse de l’hommage aux victimes des attentats de Paris en janvier 2015 co-construit sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes, Grèce. pp.316-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de narrations visuelles interactives sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mettre en récit. Enjeux des formes contemporaines de narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Association des jeunes chercheurs (AJC) du Crem; École doctorale Fernand-Braudel (Université de Lorraine), Mar 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque international EUTIC 2016 Réseau de recherche européen et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut éducatif de technologie des Iles Ioniennes de l’Université d’Athènes (Ile de Zakynthos; Grèce); Médiations; Informations; Communication; Arts (Mica; Université de Bordeaux-Montaigne), Sep 2016, Athènes (Ile de Zakynthos, Grèce), Grèce. pp.330-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies d'accroches et circulation de l'information journalistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Dijon-Auxerre, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités énonciatives et contrats d’énonciation des « Mooks ». Approche comparative d’Usbek & Rica, We demain et XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 ans du Festival Chalon dans la rue (1987-2016) sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nouveaux médias : interactions et transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches sur l'interculuturel (LERIC / URAC 57) / Université Chouaïb Doukkali d’El Jadid; Laboratoire d'Études et de Recherches en Sciences Économiques et de Management (LERSEM) / Université Chouaïb Doukkali d’El Jadid, Nov 2017, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interaction on Twitter by mentioning people: analysing the uses of @</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IADA Conference Dialogue, interaction and culture: Multidisciplinary perspectives on language use in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter à travers le prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Francontraste 2016. Structuration, langage, discours et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb (Croatie), Apr 2016, Zagreb, Croatie. pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-discursive des dynamiques de partage de &amp;quot;tweets multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usbek & Rica et We Demain : deux « Mooks » connectés au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international Intersections. Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); I3M (Université Nice Sophia Antipolis, Université de Toulon, France); CSMNTC (Université de Bucarest, Roumanie); Cerefrea (Université de Bucarest, Roumanie), Oct 2014, Bucarest, Roumanie. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association des francoromanistes allemands Liaisons frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sarre, Sep 2016, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension interlocutive et pragmatique des discours d'escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : une notion essentielle pour l’analyse du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens hypertextes sur le site Mediapart dans l’affaire Woerth/Bettencourt/Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des webzines d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011 : Transformation des organisations - évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC-CSO, Université Libre de Bruxelles, Nov 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chats perchés, un montage pluricodé à dimension argumentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello Paglianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The goals of mentioning people on Twitter : analysing the uses of @”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale NOOJ 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, České Budějovice, Czech Republic. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ChatonsMignons. Apprivoiser les enjeux de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-42887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT. 35 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782340045187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours hypertextualisé : Problématique de renouvellement des pratiques d’écriture et de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.160, 2016, Semen : Revue de sémio-linguistique des textes et discours, 978-2-84-867573-2 / ISSN : 1957-780X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations et degrés de prise en charge du discours des jeunes dans la presse adressée aux jeunes », in FLOREA L.-S., PAPAHAGI C., POP L. & CUREA A. (dirs), Directions actuelles en linguistique du texte, Tome II, Actes du Colloque International de Linguistique « Le Texte : modèles, méthodes, perspectives », Cluj-Napoca, Roumanie, les 25-27 Septembre 2008, Cluj-Napoca, Casa Cărţii de Ştiinţă, pp. 377-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Presse d’actualité adressée aux jeunes : étude de dispositifs de médiation incitant à la citoyenneté », in GHOSN C. & BOURGEOIS E. (dirs), Médiations médiatiques et espace public : construction de l’opinion et cohésion sociale, Actes des Journées d’étude « Médiations et Médias », IUT Paul Sabatier, Toulouse III, les 18 et 19 Novembre 2010, Revue Essachess – Journal for Communication Studies, Série Actes, pp. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif TikTok au service de la création participative de mèmes musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et communs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresses et mentions sur Twitter : subtilités d’exploitation des espaces semi-privés et semi-publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre privé et public : Perspectives linguistiques sur la question des limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 137-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités interdiscursives circulantes sur Twitter, Instagram et TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant-Académia Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 129-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virality of #Chadolf #Kitler : chiaroscuro ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Virality. Spread and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 121-142, 2024, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111311371-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Mobilization Against the LPR on Twitter. Theoretical Issues and Methodological Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing Websites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-166, 2023, 978-1-394-26496-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264964.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la mobilisation contre la LPR sur Twitter : enjeux théoriques et défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Patrick Mpondo-Dicka; Nathalie Pinède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses des sites web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-173, 2022, 978-1-78948-103-7. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage social des mèmes : un remède en situation de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Megan Bédard; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Somme Toute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-100, 2021, 978-2-89794-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids argumentatif des tweets multimodaux dans les discours citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toullec Bénédicte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Zlitni; Fabien Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias numériques et Communication électronique : enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-175, 2019, 978-2-35935-233-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Quand les tweets avec images renouvellent le partage d’informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info - Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Toidetweeter ! Rôle des adresses et mentions dans les tweets hypertextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 979 (61), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2018, Annales littéraires de l'Université de Besançon / Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique, 978-2-84867-618-0. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.40905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours hypertextualisé : théories, méthodes, interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie et Marine Le Pen comme chien et chat. Partage et critique de l’information à travers l’usage interactif des adresses et mentions sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de l’Institut de communication appliquée (URIAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International EUTIC’16 « Logiques de réseaux et nouvelles gouvernances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-340, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Analyse des discours d’escorte de communication sur Twitter : essai de typologie des tactiques d’accroches et de mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-86, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du buzz #RoyalDelacroix sur le réseau socionumérique Twitter au prisme de la notion de dialogisme interdiscursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CIPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration, Langue, Discours et au-delà, Tome 2, Actes du Colloque International « Francontraste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-398, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des mentions par les journalistes sur le réseau socionumérique Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquaprint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-528, 2016, Actes du 4ème Colloque International « Médias numériques et Communication électronique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des traces interdiscursives au service de l’interprétation des genres journalistiques dans la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Sémir Badir; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En tous genres : Normes, textes, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Harmattan, pp.149-164, 2015, Sciences du langage, 978-2-8061-0224-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMON Justine, 2014, « Lire Peytard à l’heure du webjournalisme », in MADINI M., CHAUVIN-VILENO A. & EQUOY HUTIN S. (dirs), Jean Peytard : syntagmes et entailles, Limoges, Lambert-Lucas, pp. 387-399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Peytard : syntagmes et entailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie&amp;quot;, &amp;quot;citoyen&amp;quot;, &amp;quot;21 avril&amp;quot; : les mots stratégiques dans le discours médiatique de presse adressé aux jeunes pendant les campagnes présidentielles de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.59-79, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc', 'Noir', 'Race' : la levée des tabous sur le racisme dans la presse française au lendemain de l'élection de Barack Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots en force dans le discours. Le pouvoir des mots et la peur qu'ils suscitent.. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.385-398, 2014, 978-2-908-195-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des TIC sur l’identité énonciative des &amp;lt;i&amp;gt;webzines&amp;lt;/i&amp;gt; d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Patesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des organisations : évolution des problématiques et mutations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université livre de Bruxelles, pp.33-44, 2013, 978-2-9601192-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effacement énonciatif et effet de non-prise en charge des discours représentés dans deux hyperstructures du magazine Citato », in DENDALE P. & COLTIER D. (dirs), La Prise en charge énonciative. Études théoriques et empiriques, Bruxelles, De Boeck / Duculot, pp. 143-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prise en charge énonciative. Études théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les retentissements du « 21 avril 2002 » dans un espace sémio-discursif mixte », in JAUBERT A., LOPEZ MUNOZ J., MARNETTE S., ROSIER L. & STOLZ C. (dirs), Citations II, Citer pour quoi faire ? Pragmatique de la citation, Louvain-la-Neuve, Harmattan-Academia, pp. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations II, Citer pour quoi faire ? Pragmatique de la citation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité démocratique et rôle incitatif de la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENOIT D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Éthique en communication, Actes du Colloque International « Éthique et métaéthique dans les professions de l'information et de la communication », CERIC, Université Paul Valéry, Béziers, les 24-25 Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarrebrücken, Éditions Universitaires Européennes, pp. 44-54, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme interlocutif et dialogisme interdiscursif : des concepts opératoires pour l’analyse du discours de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRES J.; NOWAKOWSKA A; SARALE J.-M; SARRAZIN S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International « Dialogisme : langue, discours. Université Paul Valéry, Montpellier, les 8-10 Septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies de négociation politique et de représentation du discours d’autrui dans la presse adressée aux jeunes », in ATAYAN V. & PIRAZZINI D. (dirs), Argumentation : théorie – langue – discours, Frankfurt, Peter Lang, pp. 331-345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation : théorie – langue – discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paroles d’adultes et paroles de jeunes : Le dialogisme dans la presse d’actualité adressée aux jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEIGANG E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue Analysis XI, Proceedings of the 11th IADA Conference on 'Dialogue Analysis and Rhetoric, University of Münster, Münster, Allemagne, les 26-30 Mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 121-139, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analyse du discours, tremplin vers l’interprétation du contexte socio-politique et médiatique », in SANDRE M. (dir.), Analyses du discours et contextes, Limoges, Lambert-Lucas, pp. 137-147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses du discours et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La campagne présidentielle française de 2007 vue par le Courrier International », in PINEIRA-TRESMONTANT C. (dir.), La présidentielle 2007 au filtre des médias étrangers, Paris, L’Harmattan, pp. 55-67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolescence(s), concept à déconstruire : constitution sociologique et image discursive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre : création et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-330, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les #ChatonsMignons nous aident à comprendre la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=H0PUT5Q1YCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mèmes musicaux sur TikTok : un nouveau tremplin pour la participation politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viralité des #Chadolf #Kitler : Ambiguïté des mèmes et banalisation du discours extrême en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chats ont envahi Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/pourquoi-les-chats-ont-envahi-internet-243088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionnements méthodologiques pour l’analyse du discours numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris/Trump : l’effet “Cats and Dogs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le LOL dans la communication politique. Analyse des mèmes musicaux en contexte socionumérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake-News : La manipulation par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jalliffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« #Daesh c’est ÇA ! » ou comprendre l’exploitation politique des images violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la twittosphère s’est réapproprié « La Liberté guidant le peuple » après les attentats de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Amossy, &amp;quot;Apologie de la polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Hekma, Raphaël Micheli et Alain Rabatel, &amp;quot;Modes de sémiotisation et fonctions argumentatives des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque : &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.429-431. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque, &amp;quot;Analyser les discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ir-)responsabilité démocratique de la presse d’actualité adressée aux jeunes ? Interdiscursivité et argumentativité dans le traitement des élections présidentielles françaises de 2002 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Denis BARBET, 2009, Grenelle. Histoire politique d’un mot, Rennes, Presses Universitaires de Rennes, Collection « Res Publica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de Sophie MOIRAND, 2007, Le discours de la presse quotidienne. Observer, analyser, comprendre, Paris, PUF, in MONTE M. & GARDES TAMINE J. (dirs), « Linguistique et poésie : le poème et ses réseaux », Semen. Revue de sémio-linguistique des textes et discours, n°24, Besançon, Presses Universitaires de Franche-Comté, pp. 172-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Eleftheriadou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemal Desai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Min Bae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2026.0294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2018v22n45p37-54" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2662" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2809" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bigey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-chatonsmignons_apprivoiser_les_enjeux_de_la_culture_numerique_justine_simon_nancy_pe_a_pierre_morelli-9782336428871-78915.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10382-les-sciences-de-l-information-et-de-la-communication-sic-en-iut-35-fiches-9782340037915.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/semen/10603" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm23/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-nl/Analyzing+Websites-p-9781394264964" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssommetoute.com/Livre/pour-que-tu-memes-encore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/medias-et-communication-electronique-enjeux-de-societe/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100670660" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40905" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11091" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308658v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8536" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Eleftheriadou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemal Desai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Min Bae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2026.0294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2018v22n45p37-54" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2662" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.195" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05111205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bigey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9964" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-chatonsmignons_apprivoiser_les_enjeux_de_la_culture_numerique_justine_simon_nancy_pe_a_pierre_morelli-9782336428871-78915.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10382-les-sciences-de-l-information-et-de-la-communication-sic-en-iut-35-fiches-9782340037915.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/semen/10603" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446767v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm23/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-nl/Analyzing+Websites-p-9781394264964" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssommetoute.com/Livre/pour-que-tu-memes-encore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toullec B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/medias-et-communication-electronique-enjeux-de-societe/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11091" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11091" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100670660" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40905" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11087" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982516v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8536" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451289v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>