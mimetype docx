--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -516,256 +516,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to investigate the effects of urban segregation around the clock on inequalities in health behaviour</w:t>
+                <w:t xml:space="preserve">Ce que les recensements nous disent (ou non) de la mobilité des populations sur le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BelvedeЯ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Détours démographiques, 14, pp.23-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426053v1</w:t>
+                <w:t xml:space="preserve">hal-05529794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les recensements nous disent (ou non) de la mobilité des populations sur le territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An agent-based model to investigate the effects of urban segregation around the clock on inequalities in health behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau-Mugadza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BelvedeЯ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15:5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00603-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529794v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,51 +825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro urban spaces and mental well-being: Measuring the exposure to urban landscapes along daily mobility paths and their effects on momentary depressive symptomatology among older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -940,308 +940,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement résidentiel et vieillissement en santé : le rôle de l’activité physique et de la participation sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Everyday geography and service accessibility: The contours of disadvantage in relation to mental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Patte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
+                <w:t xml:space="preserve">Martine Shareck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Klein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katherine L Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0714980821000593⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, 4, pp.931-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24694452.2021.1940824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920927v1</w:t>
+                <w:t xml:space="preserve">hal-03343684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyday geography and service accessibility: The contours of disadvantage in relation to mental health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
+                <w:t xml:space="preserve">Environnement résidentiel et vieillissement en santé : le rôle de l’activité physique et de la participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Shareck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine L Frohlich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Association of American Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112, 4, pp.931-947. </w:t>
+              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (3), pp.348-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24694452.2021.1940824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0714980821000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343684v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force des lieux faibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passerelles SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Analyse de réseau(x) en SHS, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,64 +1275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is accessibility in the eye of the beholder? Social inequalities in spatial accessibility to health-related resources in Montréal, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Shareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank J van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,77 +1682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des espaces d’activité lors de la transition vers l’âge adulte (Montréal, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Shareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Jeunes et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.71-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.112920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,51 +1894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of late cervical cancer screening in the Paris region according to social deprivation and medical densities in daily visited neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicoulé Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1985,90 +1985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking, trip purpose, and exposure to multiple environments: A case study of older adults in Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Wasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,77 +2119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Smoking Cessation in Young Adults Associated With Tobacco Retailer Availability in Their Activity Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Shareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,243 +2234,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mobiliscope, un outil de géovisualisation des rythmes quotidiens des métropoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Urban isolation and daytime neighborhood social composition from Twitter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (51), pp.E11886-E11887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1816937115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081851v1</w:t>
+                <w:t xml:space="preserve">hal-01972789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban isolation and daytime neighborhood social composition from Twitter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le Mobiliscope, un outil de géovisualisation des rythmes quotidiens des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Géovisualisation, 123, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972789v2</w:t>
+                <w:t xml:space="preserve">hal-02081851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The daycourse of place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.177-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2517,51 +2517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social segregation around the clock in the Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2602,537 +2602,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01472039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité au quotidien et ancrage local dans les espaces périurbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “Residential” Effect Fallacy in Neighborhood and Health Studies: Formal Definition, Empirical Identification, and Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Berroir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+                <w:t xml:space="preserve">Dustin Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+                <w:t xml:space="preserve">Anne Vernez-Moudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Guérois</w:t>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 713, pp.31-55. </w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), pp.789 - 797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.713.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560875v1</w:t>
+                <w:t xml:space="preserve">hal-01685554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Residential” Effect Fallacy in Neighborhood and Health Studies: Formal Definition, Empirical Identification, and Correction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilité au quotidien et ancrage local dans les espaces périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Duncan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vernez-Moudon</w:t>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (6), pp.789 - 797. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 713, pp.31-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.713.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685554v1</w:t>
+                <w:t xml:space="preserve">hal-01560875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in targeting areas for public action. Target areas at the right place and at the right time</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petites villes périurbaines et ancrage local des habitants. Les cas de Méru et Senlis dans l’Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (10), pp.945 - 946. </w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1-2 (168-169), pp.69-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2017-209197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/esp.168.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598129v2</w:t>
+                <w:t xml:space="preserve">hal-01560840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites villes périurbaines et ancrage local des habitants. Les cas de Méru et Senlis dans l’Oise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in targeting areas for public action. Target areas at the right place and at the right time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1-2 (168-169), pp.69-88. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (10), pp.945 - 946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.168.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2017-209197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560840v1</w:t>
+                <w:t xml:space="preserve">hal-01598129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers et effets de quartier. Analyse de la variabilité de la taille des quartiers perçus dans l'agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,64 +3209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Shareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3300,103 +3300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires résidentielles, construction des espaces de vie et ancrage dans le périurbain. Enquête au nord de l’agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (7), pp.65 - 89</w:t>
@@ -3425,103 +3425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of accounting for activity space when examining the association between tobacco retailer availability and smoking among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Shareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tobacco Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.406 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités socio-spatiales de risque d'accident en tant que piéton: un cumul de facteurs individuels et contextuels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,51 +4061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effects of medical density on health-seeking behaviours using a multiscale approach to residential and activity spaces: Results from a prospective cohort study in the Paris metropolitan area, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4221,51 +4221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence croisée des espaces de résidence et de mobilité sur la santé. L'exemple des recours aux soins de prévention et de la dépression dans l'agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4554,51 +4554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effects of activity space and neighbourhood of residence on participation in preventive health-care activities: The case of cervical screening in the Paris metropolitan area (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,51 +4684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and risk factors of dengue and Japanese encephalitis virus infection in urban settings: the case of Vientiane, Lao PDR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dubot-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,51 +4818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling in health geography: reconciling geographical objectives and probabilistic methods. An example of a health survey in Vientiane (Lao PDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,51 +4952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geographical Study of Anopheline Densities on a Small Space, using Satellite Imagery and Geographical Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everyday Mobility and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley; ISTE, 250 p, 2024, SCIENCES - Infrastructure and Mobility Networks Geography, Denise Pumain; Hadrien Commenges; Florent Le Nechet, 9781789451092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5180,51 +5180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group, 260 p, 2023, Encyclopédie des Sciences - Domaine Géographie et Démographie (Géographie des réseaux d’infrastructure et des mobilités), Denise Pumain; Hadrien Commenges; Florent Le Néchet, 9781789481099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5255,51 +5255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities in Geographical Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley; ISTE, 256 p, 2022, SCIENCES – Geography and Demography, Denise Pumain, 9781789450880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394188338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5339,51 +5339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités dans l'espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE éditions, 266 p., 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, Pumain Denise, 9781789480887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5393,1357 +5393,1452 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03801045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and daytime population in geographical space</w:t>
+                <w:t xml:space="preserve">Mobilité des individus et présences agrégées dans l’espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In book : Thomas Buhler. </w:t>
+              <w:t xml:space="preserve">Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mobile Individual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.43-64, 2025, Collection "Infrastructure and Mobility Networks Geography", 9781789452273. </w:t>
+              <w:t xml:space="preserve">L’individu mobile. Vie quotidienne, temps long et subjectivités mobiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.51-76, 2026, Encyclopédie SCIENCES, 9781789482270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9227.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442407v1</w:t>
+                <w:t xml:space="preserve">halshs-05612371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le système des représentations territoriales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mobility and daytime population in geographical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arnaud Brennetot; Clarisse Didelon-Loiseau. </w:t>
+              <w:t xml:space="preserve">In book : Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter le territoire : concepts, définitions, construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Mobile Individual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.43-64, 2025, Collection "Infrastructure and Mobility Networks Geography", 9781789452273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857020v1</w:t>
+                <w:t xml:space="preserve">hal-05442407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analyser le système des représentations territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Brennetot; Clarisse Didelon-Loiseau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inequalities in Geographical Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Représenter le territoire : concepts, définitions, construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Rennes, pp.17-40, 2024, 978-2-7535-9797-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369338v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inequalities in Geographical Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE, pp.xi - xl, 2023, SCIENCES – Geography and Demography, 9781789450880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394188338.fmatter⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184253v1</w:t>
+                <w:t xml:space="preserve">hal-04369338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7 - Place</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Vallée. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Concepts in Medical Sociology, 3rd Edition (edited by Lee F. Monaghan &amp; Jonathan Gabe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGE Publications, pp.46-51, 2022, 9781526465887</w:t>
+              <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.1-4, 2023, Encyclopédie des Sciences - Domaine Géographie et Démographie (Géographie des réseaux d’infrastructure et des mobilités), 9781789481099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624695v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétraction du commerce de détail dans les villes petites et moyennes : l’érosion de la diversité commerciale des communes entre 1979 et 2014</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chapter 7 - Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Macintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ellaway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commerces consommation et territoires Le temps des transitions, des futurs incertains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre - PURH, pp.119-153, 2022, 9791024015958</w:t>
+              <w:t xml:space="preserve">Key Concepts in Medical Sociology, 3rd Edition (edited by Lee F. Monaghan &amp; Jonathan Gabe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE Publications, pp.46-51, 2022, 9781526465887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03777503v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rétraction du commerce de détail dans les villes petites et moyennes : l’érosion de la diversité commerciale des communes entre 1979 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cottineau Clémentine; Vallée Julie. </w:t>
+              <w:t xml:space="preserve">Deprez, Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités dans l’espace géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE éditions, pp.1-30, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887</w:t>
+              <w:t xml:space="preserve">Commerces consommation et territoires Le temps des transitions, des futurs incertains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre - PURH, pp.119-153, 2022, 9791024015958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806227v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03777503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Reading of Neighborhood-based Policies and their Geography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t>
+              <w:t xml:space="preserve">Cottineau Clémentine; Vallée Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inequalities in Geographical Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les inégalités dans l’espace géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, pp.1-30, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394188338.ch7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369344v1</w:t>
+                <w:t xml:space="preserve">hal-03806227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture critique des politiques territorialement sélectives et de leur géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Critical Reading of Neighborhood-based Policies and their Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cottineau Clémentine; Vallée Julie. </w:t>
+              <w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités dans l’espace géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE éditions, pp.221-249, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t>
+              <w:t xml:space="preserve">Inequalities in Geographical Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE, pp.183-210, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9088.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394188338.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03801117v1</w:t>
+                <w:t xml:space="preserve">hal-04369344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes et les hommes dans la ville : la parité au quotidien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Une lecture critique des politiques territorialement sélectives et de leur géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Madoré F.; Rivière J.; Batardy C.; Charrier S.; Loret S. </w:t>
+              <w:t xml:space="preserve">Cottineau Clémentine; Vallée Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mappemonde, 2020, </w:t>
+              <w:t xml:space="preserve">Les inégalités dans l’espace géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, pp.221-249, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48649/asmn.465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9088.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483966v1</w:t>
+                <w:t xml:space="preserve">halshs-03801117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I comme Inégalités territoriales de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les femmes et les hommes dans la ville : la parité au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.C. (dir). </w:t>
+              <w:t xml:space="preserve">Madoré F.; Rivière J.; Batardy C.; Charrier S.; Loret S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mappemonde, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asmn.465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02379391v1</w:t>
+                <w:t xml:space="preserve">hal-03483966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V comme Voisinage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">I comme Inégalités territoriales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.C. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Matériologiques, pp.183-191, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">, Éditions Matériologiques, pp.81-91, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02379400v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité quotidienne et accès potentiel aux ressources urbaines : quelles inégalités sociales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">V comme Voisinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.C. (dir). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Economica, pp.87-95, 2015, 9782717868388</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Matériologiques, pp.183-191, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01230217v1</w:t>
+                <w:t xml:space="preserve">halshs-02379400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilité quotidienne et accès potentiel aux ressources urbaines : quelles inégalités sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Economica, pp.87-95, 2015, 9782717868388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espace urbanisé et périmètres urbains à Vientiane : une délimitation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément, Pierre; Clément-Charpentier, Sophie; Goldblum, Charles; Sisoulath, Bounleuam; Taillard, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vientiane, architectures d’une capitale : traces, formes, structures et projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Recherches; IPRAUS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-318, 2010, Cahiers de l'Ipraus, 978-2-86222-071-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6753,293 +6848,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau-Mugadza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.300-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiDic, Dictionnaire critique des Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://mobidic.cnrs.fr/segregation/. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60582/geomob19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiDic, Dictionnaire critique des Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://mobidic.cnrs.fr/effets-de-lieu/. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60582/geomob20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7049,91 +7144,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de lieu au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03308808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7143,100 +7238,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et santé à Vientiane (Laos). Les disparités spatiales de santé dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00377209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7246,230 +7341,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'(im)mobilité quotidienne des femmes et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport annuel 2020, Observatoire National de la Politique de la Ville. 2021, pp.150-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7479,1260 +7574,1260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des populations et des mobilités domicile-travail gommées de la carte ? Une exploration du zonage de l’Insee en Aires d’Attraction des Villes (AAV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres de Théo Quant Réflexions et pratiques en géographie théorique et quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05551231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de mes travaux de recherche. Quelle complémentarité avec ceux de l’Insee ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echange avec l’Insee Occitanie / Département de l’action régionale de l’Insee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Insee, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mobiliscope, un outil libre pour quantifier et qualifier la population présente dans les territoires au cours des 24 heures de la journée : Regard critique sur les opportunités offertes par le Mobiliscope en comparaison des données téléphoniques et sur les contraintes d’accès et de diffusion des données de présence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimer la population présente sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil National de l'Information Statistique (Cnis) - Commission Territoires, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rester chez soi ou en sortir ? Des évolutions socialement contrastées de la présence au domicile au cours de la journée avant, pendant et après les confinements liés au Covid en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Douet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Covid, du monde d'avant au monde d'après. L'ordinaire par temps extraordinaires (programme MAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Nov 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des interactions entre mobilité quotidienne et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'échanges sur la mobilité urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, Nov 2024, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Calabuig Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UrbanSys2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H24 : un modèle multi-agents pour étudier les effets de la ségrégation sociale et temporelle sur les disparités alimentaires en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers prioritaires la nuit, quartiers prioritaires le jour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model to investigate the effects of social segregation around the clock on social disparities in dietary behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.584-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mobiliscope. Un outil de géovisualisation de la composition sociale 24h/24 des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité au quotidien et accès aux ressources locales dans les espaces périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées APERAU 2014 : « Vivre en ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et santé. Identifier les populations vulnérables et les territoires prioritaires en analysant conjointement les espaces de résidence et de mobilité des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.466-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8800,51 +8895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F356FD0"/>
+    <w:nsid w:val="129E0864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9031,51 +9126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jvallee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8701-3047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130327786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mobiliscope.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau-Mugadza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00603-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Patte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980821000593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343684v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Frohlich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2021.1940824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.91" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dubreuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Glenn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Frohlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972789v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816937115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598147v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Duncan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez-Moudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598129v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209197" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2014-052194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubot-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonepaseuth Ounaphom" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalay Sayavong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Bryant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02319.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Badara Ly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Trape" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.fmatter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Macintyre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ellaway" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.465" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379400v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Philibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=64" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob20" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03308808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Douet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351043v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854398v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jvallee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8701-3047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130327786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mobiliscope.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau-Mugadza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00603-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343684v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Frohlich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2021.1940824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Patte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980821000593" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.91" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dubreuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Glenn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Frohlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972789v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816937115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598147v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Duncan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez-Moudon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598129v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2014-052194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubot-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonepaseuth Ounaphom" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalay Sayavong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Bryant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02319.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Badara Ly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Trape" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05612371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9227.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.fmatter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Macintyre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ellaway" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.465" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Philibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=64" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529722v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob20" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03308808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Douet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854398v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>