--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer VERRAES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'Université Paris 8 Vincennes - Saint-Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'histoire naturelle au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséoscopies. Fictions du musée au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Jibokji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses Universitaires de Nanterre, 358 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséoscopies. Fictions du musée au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Jibokji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma muséum: le musée d'après le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Maître, Barbara and Verraes, Jennifer and Aboudrar, Bruno Nassim. Presses universitaires de Vincennes, 2013, Esthétiques hors cadre, 978-2-84292-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et art contemporain III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci Editore. IX (12), 2009, 978-2-912868-83-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans commune mesure. &amp;quot;The Thing from Another World&amp;quot; (Christian Nyby & Howard Hawks, 1951) et &amp;quot;The Thing&amp;quot; (John Carpenter, 1982).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments d'histoire naturelle au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'Oeil du cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées de Jean-Luc Godard, d’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséoscopies. Fictions du musée au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84016-281-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le remake fait parler l’original : ils viennent te chercher Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maître B. (dir.), "La Nuit des morts-vivants. Précis de recomposition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Bord de l’eau, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Maître, Barbara and Verraes, Jennifer and Aboudrar, Bruno Nassim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma muséum: le musée d'après le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2013, Esthétiques hors cadre, 978-2-84292-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie cinématographique de la condition immersive: La Jetée (Chris Marker, 1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma &amp; Cie Film and Media Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (40), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54103/2036-461X/19396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeology of immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Multisensoriality" - An-Icon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli studi di Milano, Jan 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance / obsolescence : les temps profonds de l'expérimentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willoughby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Assises de la recherche de l'INHA - Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Little House&amp;quot; (2005) de Victor Burgin : une architecture parlante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En compagnie de Victor Burgin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Le Maître; Teresa Castro; Nicolas Vieillescazes, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles mineures dans les films de Béla Tarr : de la dispersion aux « restes de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVOIR BÉLA TARR. GÉNÉALOGIES, INFLUENCES, RÉSONANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marguet; Mathieu Lericq, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l’immersion ou comment le cinéma a anticipé le futur du musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir le musée autrement : le champ des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Brianso; Gaëlle Crenn; Pauline Grison; Anik Meunier; Marie-Sylvie Poli; Vincent Poussou; Dominique Poulot; Eric Triquet, Nov 2021, Marseille (MuCEM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans commune mesure. &amp;quot;The Thing from Another World&amp;quot; (1951) de Christian Nyby et Howard Hawks et &amp;quot;The Thing&amp;quot; (1982) de John Carpenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments d'histoire naturelle au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Le Maître; Jennifer Verraes; Bruno Nassim Aboudrar; Jean-Sébastien Steyer, Jun 2021, Paris Museum National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Herzog, comme un seul homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais je vois quelque chose que les autres ne voient pas - Werner Herzog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Lecerf; Jennifer Verraes; Stefanie Baumann; Tadeu Capistrano; Alexander Neumann; Jeremy Hamers; Grégory Cormann, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez le droit de garder le silence : la trilogie sociale de Fritz Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHETORIQUE FILMEE DANS LE CINEMA (1927-1960) ÉTATS-UNIS, FRANCE, ALLEMAGNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Verraes; Mathias Lavin; Claire Demoulin; Guillaume Cot, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie historique de Ridley Scott dans &amp;quot;Les Duellistes&amp;quot; (1977) : un art de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier Ridley Scott</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Mercier; Emmanuel Dreux; Jennifer Verraes; Nicolas Droin, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture en relief de Claudine Eizykman : &amp;quot;le galop chevale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudine Eizykman - Faire penser le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Fihman; Dominique Willoughby; Garance Rigoni; Mélanie Forret; Grégoire Quenault; Jennifer Verraes, Nov 2019, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting (over): The Historical Dramaturgy of Lav Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face/To face up. Colloque International Lav Diaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Zuchuat; Corinne Maury; Marcos Uzal, Oct 2019, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aséance, le cinéma expérimental et le non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséance ou le site du cinéma expérimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Verraes; Dominique Willoughby; Grégoire Quenault, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) du cinéma, histoire(s) de l’Europe : la première fois comme tragédie, la seconde fois comme farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Histoire(s) du cinéma, 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Bourgois; Martial Pisani, Dec 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque gouvernement a sa question. Géopolitique des Histoire(s) du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Interrogations autour des Histoire(s) du cinéma de Jean-Luc Godard", INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 – Vincennes – Saint-Denis, LIANDRAT-GUIGUES, S. (dir.), 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma, le gramophone, la psychanalyse et ses faces cachées : The Dark mirror (1946) de Robert Siodmak et A Dangerous method (2011) de David Cronenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence présentée dans le cadre du séminaire de l’équipe de recherche Esthétique, Médium(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Nassim Aboudrar (IRCAV – Université Paris 3 Sorbonne Nouvelle), INHA, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Tzu Nyen : Singapour et la théorie du nuage postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pós-fotografia e Pós-cinema : o devir das imagens contemporâneas da arte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Ceará, Fortaleza (Brésil), DUBOIS PH., FURTADO, B. (dir.), Universidade Federal do Ceará, Fortaleza (Brésil), 2014, Fortaleza, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des lieux communs dans Allemagne 90 neuf zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Rhetorik in Europa: Konvergenz und Divergenz in der Entwicklung", Universität des Saarlandes (Allemagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität des Saarlandes, GUTENBERG, N. (dir.), 2013, Saarland, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haute définition, haute autorité, haute fidélité… ce mot “haute“ m’a toujours paru bizarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Haute et basse définition. Images, sons, scènes, médias", Université Sorbonne Nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, SOMAINI A., CASETTI, F. (dir.), 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guest + A Host = A Ghost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Philippines, entre Asie et Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de goût : esthétique et rhétorique du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout ce que l’esthétique permet !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Térésa Faucon (IRCAV); Barbara Le Maître (IRCAV), Feb 2012, Paris - Institut National d'Histoire de l'Art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini/Sade : une leçon de choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des images, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping Admixtures : the Barbarian and the Neighbour, Who is the Other (with)in Contemporary Southeast Asian Cinemas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits of exchange (with)in Southeast Asian Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6th Annual Southeast Asian Cinemas Conference, Jul 2010, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés imaginées et spectateurs réinventés (Indonésie, Malaisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image réinventée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein dédoublé — &amp;quot;The First Minutes of October&amp;quot; de Christoph Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été de l’Université Sorbonne Nouvelle – Paris 3, Cinéma &amp; art contemporain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dubois, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fury — The Speaker’s Platform, the Bar of Justice and the Rhetoric of Passions from Aristotle to Fritz Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics of Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéART-Phi (Université Paris Ouest – Nanterre La Défense); École doctorale de Cultural Studies de l’Université de Copenhague, Nov 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumiko Utopia — Chris Marker and the Representation of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory/Media/Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéART-Phi (Université Paris Ouest – Nanterre La Défense); Ecole doctorale de Cultural Studies de l’Université de Copenhague, Nov 2008, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted : Rodney Graham’s Utopian Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Old Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NECS (European Network for Cinema and Media Studies)., Jun 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter &amp;quot;Le Capital&amp;quot; de Marx et la psychanalyse freudienne à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magis International Film Studies Spring School. Cinema and contemporary visual arts II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Udine; Université Sorbonne Nouvelle – Paris 3, Apr 2007, Gradisca d’Isonzo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images-souhaits de Jean-Luc Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Printemps de l’Université Sorbonne Nouvelle – Paris 3, Cinéma &amp; art contemporain 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dubois, Apr 2007, Paris - Institut national d'histoire de l'art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jennifer VERRAES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'Université Paris 8 Vincennes - Saint-Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'histoire naturelle au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséoscopies. Fictions du musée au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Jibokji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses Universitaires de Nanterre, 358 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséoscopies. Fictions du musée au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Jibokji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma muséum: le musée d'après le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Maître, Barbara and Verraes, Jennifer and Aboudrar, Bruno Nassim. Presses universitaires de Vincennes, 2013, Esthétiques hors cadre, 978-2-84292-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et art contemporain III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci Editore. IX (12), 2009, 978-2-912868-83-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans commune mesure. &amp;quot;The Thing from Another World&amp;quot; (Christian Nyby & Howard Hawks, 1951) et &amp;quot;The Thing&amp;quot; (John Carpenter, 1982).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments d'histoire naturelle au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'Oeil du cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées de Jean-Luc Godard, d’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséoscopies. Fictions du musée au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84016-281-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le remake fait parler l’original : ils viennent te chercher Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maître B. (dir.), "La Nuit des morts-vivants. Précis de recomposition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Bord de l’eau, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Maître, Barbara and Verraes, Jennifer and Aboudrar, Bruno Nassim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma muséum: le musée d'après le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2013, Esthétiques hors cadre, 978-2-84292-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie cinématographique de la condition immersive: La Jetée (Chris Marker, 1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma &amp; Cie Film and Media Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (40), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54103/2036-461X/19396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeology of immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Multisensoriality" - An-Icon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli studi di Milano, Jan 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance / obsolescence : les temps profonds de l'expérimentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willoughby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Assises de la recherche de l'INHA - Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Little House&amp;quot; (2005) de Victor Burgin : une architecture parlante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En compagnie de Victor Burgin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Le Maître; Teresa Castro; Nicolas Vieillescazes, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles mineures dans les films de Béla Tarr : de la dispersion aux « restes de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVOIR BÉLA TARR. GÉNÉALOGIES, INFLUENCES, RÉSONANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marguet; Mathieu Lericq, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l’immersion ou comment le cinéma a anticipé le futur du musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Pernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir le musée autrement : le champ des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Brianso; Gaëlle Crenn; Pauline Grison; Anik Meunier; Marie-Sylvie Poli; Vincent Poussou; Dominique Poulot; Eric Triquet, Nov 2021, Marseille (MuCEM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans commune mesure. &amp;quot;The Thing from Another World&amp;quot; (1951) de Christian Nyby et Howard Hawks et &amp;quot;The Thing&amp;quot; (1982) de John Carpenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments d'histoire naturelle au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Le Maître; Jennifer Verraes; Bruno Nassim Aboudrar; Jean-Sébastien Steyer, Jun 2021, Paris Museum National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie historique de Ridley Scott dans &amp;quot;Les Duellistes&amp;quot; (1977) : un art de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier Ridley Scott</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Mercier; Emmanuel Dreux; Jennifer Verraes; Nicolas Droin, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Herzog, comme un seul homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais je vois quelque chose que les autres ne voient pas - Werner Herzog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Lecerf; Jennifer Verraes; Stefanie Baumann; Tadeu Capistrano; Alexander Neumann; Jeremy Hamers; Grégory Cormann, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez le droit de garder le silence : la trilogie sociale de Fritz Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHETORIQUE FILMEE DANS LE CINEMA (1927-1960) ÉTATS-UNIS, FRANCE, ALLEMAGNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Verraes; Mathias Lavin; Claire Demoulin; Guillaume Cot, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture en relief de Claudine Eizykman : &amp;quot;le galop chevale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudine Eizykman - Faire penser le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Fihman; Dominique Willoughby; Garance Rigoni; Mélanie Forret; Grégoire Quenault; Jennifer Verraes, Nov 2019, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting (over): The Historical Dramaturgy of Lav Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face/To face up. Colloque International Lav Diaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Zuchuat; Corinne Maury; Marcos Uzal, Oct 2019, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aséance, le cinéma expérimental et le non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséance ou le site du cinéma expérimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Verraes; Dominique Willoughby; Grégoire Quenault, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) du cinéma, histoire(s) de l’Europe : la première fois comme tragédie, la seconde fois comme farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Histoire(s) du cinéma, 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Bourgois; Martial Pisani, Dec 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque gouvernement a sa question. Géopolitique des Histoire(s) du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Interrogations autour des Histoire(s) du cinéma de Jean-Luc Godard", INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 – Vincennes – Saint-Denis, LIANDRAT-GUIGUES, S. (dir.), 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Tzu Nyen : Singapour et la théorie du nuage postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pós-fotografia e Pós-cinema : o devir das imagens contemporâneas da arte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Ceará, Fortaleza (Brésil), DUBOIS PH., FURTADO, B. (dir.), Universidade Federal do Ceará, Fortaleza (Brésil), 2014, Fortaleza, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma, le gramophone, la psychanalyse et ses faces cachées : The Dark mirror (1946) de Robert Siodmak et A Dangerous method (2011) de David Cronenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence présentée dans le cadre du séminaire de l’équipe de recherche Esthétique, Médium(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Nassim Aboudrar (IRCAV – Université Paris 3 Sorbonne Nouvelle), INHA, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des lieux communs dans Allemagne 90 neuf zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Rhetorik in Europa: Konvergenz und Divergenz in der Entwicklung", Universität des Saarlandes (Allemagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität des Saarlandes, GUTENBERG, N. (dir.), 2013, Saarland, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haute définition, haute autorité, haute fidélité… ce mot “haute“ m’a toujours paru bizarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Haute et basse définition. Images, sons, scènes, médias", Université Sorbonne Nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, SOMAINI A., CASETTI, F. (dir.), 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guest + A Host = A Ghost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Philippines, entre Asie et Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de goût : esthétique et rhétorique du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout ce que l’esthétique permet !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Térésa Faucon (IRCAV); Barbara Le Maître (IRCAV), Feb 2012, Paris - Institut National d'Histoire de l'Art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini/Sade : une leçon de choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des images, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping Admixtures : the Barbarian and the Neighbour, Who is the Other (with)in Contemporary Southeast Asian Cinemas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits of exchange (with)in Southeast Asian Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6th Annual Southeast Asian Cinemas Conference, Jul 2010, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés imaginées et spectateurs réinventés (Indonésie, Malaisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image réinventée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein dédoublé — &amp;quot;The First Minutes of October&amp;quot; de Christoph Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été de l’Université Sorbonne Nouvelle – Paris 3, Cinéma &amp; art contemporain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dubois, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fury — The Speaker’s Platform, the Bar of Justice and the Rhetoric of Passions from Aristotle to Fritz Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics of Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéART-Phi (Université Paris Ouest – Nanterre La Défense); École doctorale de Cultural Studies de l’Université de Copenhague, Nov 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumiko Utopia — Chris Marker and the Representation of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory/Media/Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéART-Phi (Université Paris Ouest – Nanterre La Défense); Ecole doctorale de Cultural Studies de l’Université de Copenhague, Nov 2008, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted : Rodney Graham’s Utopian Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Old Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NECS (European Network for Cinema and Media Studies)., Jun 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter &amp;quot;Le Capital&amp;quot; de Marx et la psychanalyse freudienne à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magis International Film Studies Spring School. Cinema and contemporary visual arts II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Udine; Université Sorbonne Nouvelle – Paris 3, Apr 2007, Gradisca d’Isonzo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images-souhaits de Jean-Luc Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Verraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Printemps de l’Université Sorbonne Nouvelle – Paris 3, Cinéma &amp; art contemporain 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dubois, Apr 2007, Paris - Institut national d'histoire de l'art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Verraes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Jibokji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pernac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02613153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2036-461X/19396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willoughby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quenault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04389087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04389047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04389023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Verraes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Jibokji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pernac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02613153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2036-461X/19396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willoughby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quenault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04389087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04389047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04389023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04397437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>