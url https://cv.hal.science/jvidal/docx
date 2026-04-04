--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -1275,51 +1275,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue of Philosophia Scientiae - Alan Turing</w:t>
+                <w:t xml:space="preserve">Alan Turing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Copeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galmiche</w:t>
@@ -1334,93 +1334,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larchey-Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">16 (3), 2012</w:t>
+              <w:t xml:space="preserve">Jack Copeland; Didier Galmiche; Dominique Larchey-Wendling; Joseph Vidal-Rosset. , 2012, 9782841746033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262634v1</w:t>
+                <w:t xml:space="preserve">hal-01245182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Turing</w:t>
+                <w:t xml:space="preserve">Special issue of Philosophia Scientiae - Alan Turing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Copeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galmiche</w:t>
@@ -1435,69 +1435,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larchey-Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jack Copeland; Didier Galmiche; Dominique Larchey-Wendling; Joseph Vidal-Rosset. , 2012, 9782841746033</w:t>
+              <w:t xml:space="preserve">16 (3), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245182v1</w:t>
+                <w:t xml:space="preserve">hal-01262634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la liberté</w:t>
               </w:r>
@@ -1642,174 +1642,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Vicious Circularity without Classical Logic</w:t>
+                <w:t xml:space="preserve">Anselme et Descartes, deux arguments logico-théologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Filosofia Moderna e Contemporânea </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Formas da Razão, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26512/rfmc.v8i1.31015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472896v1</w:t>
+                <w:t xml:space="preserve">hal-02472970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselme et Descartes, deux arguments logico-théologiques</w:t>
+                <w:t xml:space="preserve">No Vicious Circularity without Classical Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Filosofia Moderna e Contemporânea </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26512/rfmc.v8i1.31015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472970v2</w:t>
+                <w:t xml:space="preserve">hal-02472896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argument d'Anselme en logique du premier ordre</w:t>
               </w:r>
@@ -3122,199 +3122,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Philosophical Systems and Radical Anti-Realism</w:t>
+                <w:t xml:space="preserve">L'argument de Russell-Tennnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Shahid Rahman, Giuseppe Primiero, Mathieu Marion </w:t>
+              <w:t xml:space="preserve">Alexandre Guay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23, </w:t>
+              <w:t xml:space="preserve">Autour des Principia Mathematica, B. Russell et A. N. Whitehead 1910-1913</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.313-324, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-1922-4</w:t>
+                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782364410114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241879v1</w:t>
+                <w:t xml:space="preserve">hal-01241316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'argument de Russell-Tennnant</w:t>
+                <w:t xml:space="preserve">Stable Philosophical Systems and Radical Anti-Realism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Guay. </w:t>
+              <w:t xml:space="preserve">Shahid Rahman, Giuseppe Primiero, Mathieu Marion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour des Principia Mathematica, B. Russell et A. N. Whitehead 1910-1913</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9782364410114</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-324, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-1922-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241316v1</w:t>
+                <w:t xml:space="preserve">hal-01241879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Remarks on Relations between Proofs and Games</w:t>
               </w:r>
@@ -3665,182 +3665,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisme</w:t>
+                <w:t xml:space="preserve">Le platonisme de Jules Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roshdi Rashed, Pierre Pellegrin </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia Universalis - Dictionnaire des notions et des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.180-181, 2005</w:t>
+              <w:t xml:space="preserve">Philosophie des mathématiques et théorie de la connaissance. L’Œuvre de Jules Vuillemin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-85367-233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242735v1</w:t>
+                <w:t xml:space="preserve">hal-01242445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le platonisme de Jules Vuillemin</w:t>
+                <w:t xml:space="preserve">Conceptualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie des mathématiques et théorie de la connaissance. L’Œuvre de Jules Vuillemin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopaedia Universalis - Dictionnaire des notions et des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.180-181, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Blanchard</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01242445v1</w:t>
+                <w:t xml:space="preserve">hal-01242735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence et correspondance, deux théories de la vérité</w:t>
               </w:r>
@@ -4325,51 +4325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D2CAC86"/>
+    <w:nsid w:val="A9BABADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4473,51 +4473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6337E604"/>
+    <w:nsid w:val="449032F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4621,51 +4621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45096C73"/>
+    <w:nsid w:val="3CB13D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4769,51 +4769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF7680AA"/>
+    <w:nsid w:val="E31FF064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30E6D1E0"/>
+    <w:nsid w:val="BE1B813B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5065,51 +5065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FA3E0FB4"/>
+    <w:nsid w:val="CC35ECF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5213,51 +5213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F05642FD"/>
+    <w:nsid w:val="8CED4149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5361,51 +5361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E4A57C22"/>
+    <w:nsid w:val="CC818C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E3B5FEAA"/>
+    <w:nsid w:val="3DF86A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="835C2AD2"/>
+    <w:nsid w:val="87305F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5805,51 +5805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="556053B0"/>
+    <w:nsid w:val="826C4896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5953,51 +5953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="176C0264"/>
+    <w:nsid w:val="0C740093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6101,51 +6101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="568B88B9"/>
+    <w:nsid w:val="98675429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6368,51 +6368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.vidal.rosset@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educasup.philo@ml.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/570/rpl-2020-le-langage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logika.umk.pl/llp/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vidal-Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Copeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472970v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v8i1.31015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008756" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469864v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-3839326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-8361.2001.tb00203.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/philosophie/668-la-science-9782350305950.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-94-007-1923-1_17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/philosophie/304-autour-des-principia-mathematica-de-russell-et-whitehead-9782364410114.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580302v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lire-quine/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecla.monno.2006.01.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01231395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.vidal.rosset@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educasup.philo@ml.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/570/rpl-2020-le-langage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logika.umk.pl/llp/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vidal-Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Copeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472970v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v8i1.31015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008756" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469864v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-3839326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-8361.2001.tb00203.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/philosophie/668-la-science-9782350305950.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/philosophie/304-autour-des-principia-mathematica-de-russell-et-whitehead-9782364410114.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-94-007-1923-1_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580302v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lire-quine/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecla.monno.2006.01.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01231395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>