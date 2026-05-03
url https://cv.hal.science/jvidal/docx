--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1642,174 +1642,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselme et Descartes, deux arguments logico-théologiques</w:t>
+                <w:t xml:space="preserve">No Vicious Circularity without Classical Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Filosofia Moderna e Contemporânea </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472970v2</w:t>
+                <w:t xml:space="preserve">hal-02472896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Vicious Circularity without Classical Logic</w:t>
+                <w:t xml:space="preserve">Anselme et Descartes, deux arguments logico-théologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Filosofia Moderna e Contemporânea </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Formas da Razão, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26512/rfmc.v8i1.31015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472896v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argument d'Anselme en logique du premier ordre</w:t>
               </w:r>
@@ -3665,182 +3665,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le platonisme de Jules Vuillemin</w:t>
+                <w:t xml:space="preserve">Conceptualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie des mathématiques et théorie de la connaissance. L’Œuvre de Jules Vuillemin</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2-85367-233-6</w:t>
+              <w:t xml:space="preserve">Encyclopaedia Universalis - Dictionnaire des notions et des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.180-181, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242445v1</w:t>
+                <w:t xml:space="preserve">hal-01242735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisme</w:t>
+                <w:t xml:space="preserve">Le platonisme de Jules Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roshdi Rashed, Pierre Pellegrin </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia Universalis - Dictionnaire des notions et des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.180-181, 2005</w:t>
+              <w:t xml:space="preserve">Philosophie des mathématiques et théorie de la connaissance. L’Œuvre de Jules Vuillemin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-85367-233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242735v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence et correspondance, deux théories de la vérité</w:t>
               </w:r>
@@ -4325,51 +4325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9BABADF"/>
+    <w:nsid w:val="6895E933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4473,51 +4473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="449032F1"/>
+    <w:nsid w:val="19513F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4621,51 +4621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CB13D88"/>
+    <w:nsid w:val="8BD30400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4769,51 +4769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E31FF064"/>
+    <w:nsid w:val="6B5676FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BE1B813B"/>
+    <w:nsid w:val="421F7612"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5065,51 +5065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CC35ECF9"/>
+    <w:nsid w:val="A6E211C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5213,51 +5213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8CED4149"/>
+    <w:nsid w:val="FCCFAC5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5361,51 +5361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CC818C4D"/>
+    <w:nsid w:val="8401F65A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3DF86A0E"/>
+    <w:nsid w:val="2FB1DAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="87305F07"/>
+    <w:nsid w:val="302C0CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5805,51 +5805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="826C4896"/>
+    <w:nsid w:val="34BAB69D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5953,51 +5953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0C740093"/>
+    <w:nsid w:val="B697E3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6101,51 +6101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="98675429"/>
+    <w:nsid w:val="023B466F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6368,51 +6368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.vidal.rosset@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educasup.philo@ml.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/570/rpl-2020-le-langage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logika.umk.pl/llp/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vidal-Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Copeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472970v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v8i1.31015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008756" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469864v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-3839326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-8361.2001.tb00203.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/philosophie/668-la-science-9782350305950.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/philosophie/304-autour-des-principia-mathematica-de-russell-et-whitehead-9782364410114.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-94-007-1923-1_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580302v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lire-quine/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecla.monno.2006.01.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01231395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.vidal.rosset@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educasup.philo@ml.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/570/rpl-2020-le-langage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logika.umk.pl/llp/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vidal-Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Copeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472970v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v8i1.31015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008756" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469864v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-3839326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-8361.2001.tb00203.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/philosophie/668-la-science-9782350305950.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/philosophie/304-autour-des-principia-mathematica-de-russell-et-whitehead-9782364410114.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-94-007-1923-1_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580302v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lire-quine/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecla.monno.2006.01.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01231395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>