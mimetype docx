--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1642,174 +1642,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Vicious Circularity without Classical Logic</w:t>
+                <w:t xml:space="preserve">Anselme et Descartes, deux arguments logico-théologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Filosofia Moderna e Contemporânea </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Formas da Razão, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26512/rfmc.v8i1.31015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472896v1</w:t>
+                <w:t xml:space="preserve">hal-02472970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselme et Descartes, deux arguments logico-théologiques</w:t>
+                <w:t xml:space="preserve">No Vicious Circularity without Classical Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Filosofia Moderna e Contemporânea </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26512/rfmc.v8i1.31015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472970v2</w:t>
+                <w:t xml:space="preserve">hal-02472896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argument d'Anselme en logique du premier ordre</w:t>
               </w:r>
@@ -2633,165 +2633,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essentialisme d'Aristote et l'Argument Souverain de Quine</w:t>
+                <w:t xml:space="preserve">Dieu est-il une classe ultime? L'antinomie relative de la première preuve par les effets dans les Méditations de Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique et Métaphysique dans l'Organon d'Aristote Actes du Colloque de Dijon - Aristote, Traduction et Etudes (Revue)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Louvain-la-Neuve, Belgique. pp.123-140</w:t>
+              <w:t xml:space="preserve">Une philosophie cosmopolite, Hommage à Jean Ferrari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Dijon, France. pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014604v1</w:t>
+                <w:t xml:space="preserve">hal-00014600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieu est-il une classe ultime? L'antinomie relative de la première preuve par les effets dans les Méditations de Descartes</w:t>
+                <w:t xml:space="preserve">L'essentialisme d'Aristote et l'Argument Souverain de Quine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une philosophie cosmopolite, Hommage à Jean Ferrari</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Dijon, France. pp.235-242</w:t>
+              <w:t xml:space="preserve">Logique et Métaphysique dans l'Organon d'Aristote Actes du Colloque de Dijon - Aristote, Traduction et Etudes (Revue)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Louvain-la-Neuve, Belgique. pp.123-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014600v1</w:t>
+                <w:t xml:space="preserve">hal-00014604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intuitionnisme de Gaston Bachelard</w:t>
               </w:r>
@@ -3122,199 +3122,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'argument de Russell-Tennnant</w:t>
+                <w:t xml:space="preserve">Stable Philosophical Systems and Radical Anti-Realism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Guay. </w:t>
+              <w:t xml:space="preserve">Shahid Rahman, Giuseppe Primiero, Mathieu Marion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour des Principia Mathematica, B. Russell et A. N. Whitehead 1910-1913</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9782364410114</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-324, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-1922-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241316v1</w:t>
+                <w:t xml:space="preserve">hal-01241879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Philosophical Systems and Radical Anti-Realism</w:t>
+                <w:t xml:space="preserve">L'argument de Russell-Tennnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vidal-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Shahid Rahman, Giuseppe Primiero, Mathieu Marion </w:t>
+              <w:t xml:space="preserve">Alexandre Guay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23, </w:t>
+              <w:t xml:space="preserve">Autour des Principia Mathematica, B. Russell et A. N. Whitehead 1910-1913</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.313-324, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-1922-4</w:t>
+                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782364410114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241879v1</w:t>
+                <w:t xml:space="preserve">hal-01241316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Remarks on Relations between Proofs and Games</w:t>
               </w:r>
@@ -4325,51 +4325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6895E933"/>
+    <w:nsid w:val="F2E00EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4473,51 +4473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19513F39"/>
+    <w:nsid w:val="6F21F6EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4621,51 +4621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8BD30400"/>
+    <w:nsid w:val="996B9A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4769,51 +4769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B5676FB"/>
+    <w:nsid w:val="84A4C70D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="421F7612"/>
+    <w:nsid w:val="045A6261"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5065,51 +5065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A6E211C8"/>
+    <w:nsid w:val="4FB27808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5213,51 +5213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FCCFAC5B"/>
+    <w:nsid w:val="592EC6F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5361,51 +5361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8401F65A"/>
+    <w:nsid w:val="6806FFC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2FB1DAF5"/>
+    <w:nsid w:val="4102280A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="302C0CE2"/>
+    <w:nsid w:val="C54ABCCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5805,51 +5805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="34BAB69D"/>
+    <w:nsid w:val="4ABAF5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5953,51 +5953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B697E3C7"/>
+    <w:nsid w:val="EA0DF82A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6101,51 +6101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="023B466F"/>
+    <w:nsid w:val="7E874875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6368,51 +6368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.vidal.rosset@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educasup.philo@ml.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/570/rpl-2020-le-langage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logika.umk.pl/llp/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vidal-Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Copeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472970v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v8i1.31015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008756" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469864v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-3839326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-8361.2001.tb00203.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/philosophie/668-la-science-9782350305950.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/philosophie/304-autour-des-principia-mathematica-de-russell-et-whitehead-9782364410114.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-94-007-1923-1_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580302v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lire-quine/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecla.monno.2006.01.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01231395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.vidal.rosset@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educasup.philo@ml.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/570/rpl-2020-le-langage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logika.umk.pl/llp/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vidal-Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Copeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472970v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v8i1.31015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008756" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469864v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-3839326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-8361.2001.tb00203.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/philosophie/668-la-science-9782350305950.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45062-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-94-007-1923-1_17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/philosophie/304-autour-des-principia-mathematica-de-russell-et-whitehead-9782364410114.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580302v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lire-quine/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecla.monno.2006.01.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate3.inist.fr/chapter/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01231395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>