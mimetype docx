--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jane Wottawa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depuis 2018 MCF en Sciences du langage et phonétique, Le Mans Université, UFR de Lettres, Département de Lettres modernes, LIUM, équipe LST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -147,362 +153,440 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Signals and Analytic Flexibility: Estimating Degrees of Freedom in Human-Speech Analyses</w:t>
+                <w:t xml:space="preserve">Que permet une conscience linguistique accrue en termes de prononciation et de perception de la L2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Coretta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/25152459231162567⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bx6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230571v1</w:t>
+                <w:t xml:space="preserve">halshs-05575341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional Signals and Analytic Flexibility: Estimating Degrees of Freedom in Human-Speech Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Coretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph V Casillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Wottawa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Byron Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (3), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25152459231162567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321725v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fortschritte in der Perzeption von Vokalen, Konsonanten und Wortbetonung bei frankophonen Deutschlernenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German as a Foreign Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Teaching and Learning German in an Intercultural Context, 1, pp.41--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -512,2969 +596,3060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark of French ASR Systems Based on Error Severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.5094-5101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04838211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Uro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.141-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rémi Uro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paradigme pour l'interprétation des métriques et pour mesurer la gravité des erreurs de reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition applied on French Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Paradigm for Interpreting Metrics and Measuring Error Severity in Automatic Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text, Speech and Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HATS: An Open data set Integrating Human Perception Applied to the Evaluation of Automatic Speech Recognition Metrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialogue 2023 - Interspeech Satellite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Applied Sciences University of West Bohemia Plzeň (Pilsen); NTIS P2 Research Center University of West Bohemia Plzeň (Pilsen); Faculty of Informatics Masaryk University Brno, Sep 2023, Plzeň (Pilsen), Czech Republic</w:t>
+              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125590v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04310083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">HATS: An Open data set Integrating Human Perception Applied to the Evaluation of Automatic Speech Recognition Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Text, Speech, and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Applied Sciences University of West Bohemia Plzeň (Pilsen); NTIS P2 Research Center University of West Bohemia Plzeň (Pilsen); Faculty of Informatics Masaryk University Brno, Sep 2023, Plzeň (Pilsen), Czech Republic. pp.164-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04310083v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HATS : Un jeu de données intégrant la perception humaine appliquée à l'évaluation des métriques de transcription de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que permet une conscience linguistique accrue en termes de prononciation et de perception de la L2? Une étude menée sur des apprenants francophones de l’allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études "Linguistique et didactique de l'oral"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprenants allemand L2 atypiques dans une tâche de description d’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhonLim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03667241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures linguistiques automatiques pour l'évaluation des systèmes de Reconnaissance Automatique de la Parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Evaluation of Language Model Rescoring in Automatic Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de [h] et [ʔ] chez des bilingues français-allemand tardifs. Et si c’était juste du souffle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.395-404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2022-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03667255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if it’s just breathing? – [h] and [ʔ] perception in late French-German bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMLaP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03667226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIUM’s Contributions to the WMT2019 News Translation Task: Data and Systems for German-French Language Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth Conference on Machine Translation (Volume 2: Shared Task Papers, Day 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Florence, France. pp.129-133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W19-5307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les voyelles longues et brèves ne tiennent pas en place : la qualité vocalique en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.64-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02130881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Vowel Variation in French-Algerian Arabic Code-switched Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djegdjiga Amazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2753-2757, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02130906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting German [ʃ] and [c ̧] in two different boxes: native German vs L2 German of French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01398574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces acoustiques de /ʃ/ et /ç/ en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur la Parole (JEP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Learners Audio Corpus of German Speech (FLACGS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Disentangling French tongues in a German classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016, Tenth International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">New Sounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398554v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling French tongues in a German classroom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">French Learners Audio Corpus of German Speech (FLACGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Sounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">LREC 2016, Tenth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406327v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Pronunciation Feedback in French Learners of German by using Spectrograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Feedback and Pronunciation Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELENA BABATSOULI; DAVID INGRAM, Sep 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406318v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Individual Pronunciation Feedback in French Learners of German by using Spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELENA BABATSOULI; DAVID INGRAM, Sep 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Workshop on Feedback and Pronunciation Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398545v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du français comme L1 sur la prononciation de l'allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Rencontres Jeunes Chercheurs en Sciences du Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED 268 Paris 3 Jun 2015, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chania, Greece. pp.421--429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des relations franco-allemandes dans les trois journaux Le Monde, Le Figaro et Süddeutsche Zeitung.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pitch modulations in L2 reading at strong syntactic boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Couple, tandem, alliance – utiliser la textométrie pour analyser l’imaginaire des relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France. 2024</w:t>
+              <w:t xml:space="preserve">REAL2PHON2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613772v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05580433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German [u] vs [ʊ] : checking automatic labelling using various formant measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude comparative des relations franco-allemandes dans les trois journaux Le Monde, Le Figaro et Süddeutsche Zeitung.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetik und Phonologie Tagung 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Düsseldorf, Germany. </w:t>
+              <w:t xml:space="preserve">Couple, tandem, alliance – utiliser la textométrie pour analyser l’imaginaire des relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02406610v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">German [u] vs [ʊ] : checking automatic labelling using various formant measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonetik und Phonologie Tagung 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Düsseldorf, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02406610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de la fluence verbale dans la lecture en allemand L1 et L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3484,117 +3659,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact de langues : situations, représentations, réalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3604,448 +3779,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effekte von Aussprachetraining im Klassenverband bei frankophonen Deutschlernenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iwona Bartoszewicz; Joanna Szczęk; Artur Tworek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistische Treffen in Wrocław</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (II), Neisse Verlag, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23817/lingtreff.18-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merci·chh, entendu·chh : variation phonétique ancienne ou émergence d’une proto-particule en voie de stabilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federica Diémoz, Gaétane Dostie, Pascale Habermann, Florence Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français innovant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, pp. 291-308, 2020, Sciences pour la Communication, 978-3-0343-4143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of production complexity in German L2 by French native speakers: focus on /h/ and vowel duration contrast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Impact of Production Complexity in German L2 by French Native Speakers: Focus on /h/ and Vowel Duration Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Babatsouli E. &amp; Ingram D. </w:t>
+              <w:t xml:space="preserve">Elena Babatsouli; David Ingram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology in Protolanguage and Interlanguage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Equinox, 2018</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equinox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-285, 2018, 9781781795644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01507314v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01737853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Production Complexity in German L2 by French Native Speakers: Focus on /h/ and Vowel Duration Contrast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of production complexity in German L2 by French native speakers: focus on /h/ and vowel duration contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elena Babatsouli; David Ingram. </w:t>
+              <w:t xml:space="preserve">Babatsouli E. &amp; Ingram D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology in Protolanguage and Interlanguage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-285, 2018, 9781781795644</w:t>
+              <w:t xml:space="preserve">, Equinox, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01737853v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4113,51 +4288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DFCC43C"/>
+    <w:nsid w:val="B1BE34E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4344,51 +4519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jwottawa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226300307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djegdjiga Amazouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494331v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01875475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/lingtreff.18-34" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jwottawa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226300307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djegdjiga Amazouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2381" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01875475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/lingtreff.18-34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>