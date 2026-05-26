--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -570,2187 +570,2191 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of French ASR Systems Based on Error Severity</w:t>
+                <w:t xml:space="preserve">Indicateurs phonétiques fondés sur les formants pour l'évaluation de la qualité des systèmes TTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tholly</w:t>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Rouvier</w:t>
+                <w:t xml:space="preserve">Meysam Shamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.5094-5101</w:t>
+              <w:t xml:space="preserve">Journées Etude de la Parole (JEP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, MONTPELLIER (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04838211v1</w:t>
+                <w:t xml:space="preserve">hal-05625427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t>
+                <w:t xml:space="preserve">A Benchmark of French ASR Systems Based on Error Severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
+                <w:t xml:space="preserve">Antoine Tholly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mickaël Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.5094-5101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536628v1</w:t>
+                <w:t xml:space="preserve">halshs-04838211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t>
+                <w:t xml:space="preserve">Un paradigme pour l'interprétation des métriques et pour mesurer la gravité des erreurs de reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Uro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694997v1</w:t>
+                <w:t xml:space="preserve">hal-04623072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un paradigme pour l'interprétation des métriques et pour mesurer la gravité des erreurs de reconnaissance automatique de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Rouvier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.141-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623072v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition applied on French Language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+                <w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Uro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584931v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paradigm for Interpreting Metrics and Measuring Error Severity in Automatic Speech Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition applied on French Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615039v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Paradigm for Interpreting Metrics and Measuring Error Severity in Automatic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Text, Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04310083v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HATS: An Open data set Integrating Human Perception Applied to the Evaluation of Automatic Speech Recognition Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text, Speech, and Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Applied Sciences University of West Bohemia Plzeň (Pilsen); NTIS P2 Research Center University of West Bohemia Plzeň (Pilsen); Faculty of Informatics Masaryk University Brno, Sep 2023, Plzeň (Pilsen), Czech Republic. pp.164-175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HATS : Un jeu de données intégrant la perception humaine appliquée à l'évaluation des métriques de transcription de la parole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130218v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04310083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que permet une conscience linguistique accrue en termes de prononciation et de perception de la L2? Une étude menée sur des apprenants francophones de l’allemand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HATS : Un jeu de données intégrant la perception humaine appliquée à l'évaluation des métriques de transcription de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bañeras-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études "Linguistique et didactique de l'oral"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976921v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprenants allemand L2 atypiques dans une tâche de description d’image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures linguistiques automatiques pour l'évaluation des systèmes de Reconnaissance Automatique de la Parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bañeras Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhonLim 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03667241v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures linguistiques automatiques pour l'évaluation des systèmes de Reconnaissance Automatique de la Parole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les apprenants allemand L2 atypiques dans une tâche de description d’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">PhonLim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688029v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Evaluation of Language Model Rescoring in Automatic Speech Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que permet une conscience linguistique accrue en termes de prononciation et de perception de la L2? Une étude menée sur des apprenants francophones de l’allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées d'Études "Linguistique et didactique de l'oral"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712735v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de [h] et [ʔ] chez des bilingues français-allemand tardifs. Et si c’était juste du souffle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative Evaluation of Language Model Rescoring in Automatic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bañeras Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03667255v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What if it’s just breathing? – [h] and [ʔ] perception in late French-German bilinguals</w:t>
+                <w:t xml:space="preserve">La perception de [h] et [ʔ] chez des bilingues français-allemand tardifs. Et si c’était juste du souffle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMLaP 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.395-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03667226v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t>
+                <w:t xml:space="preserve">What if it’s just breathing? – [h] and [ʔ] perception in late French-German bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">AMLaP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505333v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIUM’s Contributions to the WMT2019 News Translation Task: Data and Systems for German-French Language Pairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baillot</w:t>
+                <w:t xml:space="preserve">Apolline Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Barrault</w:t>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth Conference on Machine Translation (Volume 2: Shared Task Papers, Day 1)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405788v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les voyelles longues et brèves ne tiennent pas en place : la qualité vocalique en allemand L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIUM’s Contributions to the WMT2019 News Translation Task: Data and Systems for German-French Language Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2018-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth Conference on Machine Translation (Volume 2: Shared Task Papers, Day 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, France. pp.129-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-5307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02130881v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Vowel Variation in French-Algerian Arabic Code-switched Speech</w:t>
+                <w:t xml:space="preserve">Quand les voyelles longues et brèves ne tiennent pas en place : la qualité vocalique en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2753-2757, </w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.64-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02130906v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting German [ʃ] and [c ̧] in two different boxes: native German vs L2 German of French learners</w:t>
+                <w:t xml:space="preserve">Studying Vowel Variation in French-Algerian Arabic Code-switched Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djegdjiga Amazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-457⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2753-2757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01398574v1</w:t>
+                <w:t xml:space="preserve">halshs-02130906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces acoustiques de /ʃ/ et /ç/ en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2766,470 +2770,574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur la Parole (JEP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling French tongues in a German classroom</w:t>
+                <w:t xml:space="preserve">Putting German [ʃ] and [c ̧] in two different boxes: native German vs L2 German of French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Sounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406327v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Learners Audio Corpus of German Speech (FLACGS)</w:t>
+                <w:t xml:space="preserve">Disentangling French tongues in a German classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016, Tenth International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">New Sounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398554v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
+                <w:t xml:space="preserve">French Learners Audio Corpus of German Speech (FLACGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELENA BABATSOULI; DAVID INGRAM, Sep 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">LREC 2016, Tenth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398545v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Pronunciation Feedback in French Learners of German by using Spectrograms</w:t>
+                <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Feedback and Pronunciation Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELENA BABATSOULI; DAVID INGRAM, Sep 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406318v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du français comme L1 sur la prononciation de l'allemand</w:t>
+                <w:t xml:space="preserve">Individual Pronunciation Feedback in French Learners of German by using Spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Rencontres Jeunes Chercheurs en Sciences du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED 268 Paris 3 Jun 2015, Paris France</w:t>
+              <w:t xml:space="preserve">Workshop on Feedback and Pronunciation Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494331v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du français comme L1 sur la prononciation de l'allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Rencontres Jeunes Chercheurs en Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 268 Paris 3 Jun 2015, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3258,51 +3366,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chania, Greece. pp.421--429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3312,51 +3420,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitch modulations in L2 reading at strong syntactic boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3372,142 +3480,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REAL2PHON2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05580433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des relations franco-allemandes dans les trois journaux Le Monde, Le Figaro et Süddeutsche Zeitung.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couple, tandem, alliance – utiliser la textométrie pour analyser l’imaginaire des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes (France), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German [u] vs [ʊ] : checking automatic labelling using various formant measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3523,73 +3631,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetik und Phonologie Tagung 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Düsseldorf, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de la fluence verbale dans la lecture en allemand L1 et L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3605,51 +3713,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3659,117 +3767,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact de langues : situations, représentations, réalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3779,245 +3887,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effekte von Aussprachetraining im Klassenverband bei frankophonen Deutschlernenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iwona Bartoszewicz; Joanna Szczęk; Artur Tworek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistische Treffen in Wrocław</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (II), Neisse Verlag, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23817/lingtreff.18-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merci·chh, entendu·chh : variation phonétique ancienne ou émergence d’une proto-particule en voie de stabilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federica Diémoz, Gaétane Dostie, Pascale Habermann, Florence Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français innovant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, pp. 291-308, 2020, Sciences pour la Communication, 978-3-0343-4143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Production Complexity in German L2 by French Native Speakers: Focus on /h/ and Vowel Duration Contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4040,96 +4148,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Babatsouli; David Ingram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology in Protolanguage and Interlanguage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equinox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-285, 2018, 9781781795644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of production complexity in German L2 by French native speakers: focus on /h/ and vowel duration contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4162,65 +4270,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Babatsouli E. &amp; Ingram D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology in Protolanguage and Interlanguage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equinox, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4288,51 +4396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1BE34E0"/>
+    <w:nsid w:val="74613104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4519,51 +4627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jwottawa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226300307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djegdjiga Amazouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2381" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01875475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/lingtreff.18-34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jwottawa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226300307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05625427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djegdjiga Amazouz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494331v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01875475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/lingtreff.18-34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>