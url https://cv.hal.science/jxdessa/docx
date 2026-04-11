--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
+                <w:t xml:space="preserve">Tsunami intensity scale based on wave amplitude and current applied to the French Riviera: the case study of local seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurie Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.219-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03921-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524420v1</w:t>
+                <w:t xml:space="preserve">hal-02615192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal anisotropy in the wider Vienna basin region: a proxy for the present-day stress field and deformation</w:t>
               </w:r>
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami intensity scale based on wave amplitude and current applied to the French Riviera: the case study of local seismicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Boschetti</w:t>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Nemati</w:t>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.219-248. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03921-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615192v1</w:t>
+                <w:t xml:space="preserve">hal-02524420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution ambient noise tomography of the Southwestern Alps and the Ligurian margin</w:t>
               </w:r>
@@ -1318,575 +1318,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady late quaternary slip rate on the Cinarcik section of the North Anatolian fault near Istanbul, Turkey,</w:t>
+                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kurt</w:t>
+                <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Sorlien</w:t>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seeber</w:t>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S Steckler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.J. Shillington</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (17), pp.4555-4559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50882⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876529v1</w:t>
+                <w:t xml:space="preserve">hal-01050474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady late quaternary slip rate on the Cinarcik section of the North Anatolian fault near Istanbul, Turkey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">C. C. Sorlien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vergnolle</w:t>
+                <w:t xml:space="preserve">L. Seeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+                <w:t xml:space="preserve">M.S Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.X. Dessa</w:t>
+                <w:t xml:space="preserve">D.J. Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (17), pp.4555-4559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050474v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
+                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+                <w:t xml:space="preserve">Françoise Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620551v1</w:t>
+                <w:t xml:space="preserve">hal-00593493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
+                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">S. H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593493v1</w:t>
+                <w:t xml:space="preserve">hal-00620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of the seismogenic zone in the epicentral region of the 26 December 2004 great Sumatra-Andaman earthquake: Results from seismic refraction and wide-angle reflection surveys and thermal modeling</w:t>
               </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,295 +2000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00452634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Ajay Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Permana</w:t>
+                <w:t xml:space="preserve">Nugroho Hananto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00404745v1</w:t>
+                <w:t xml:space="preserve">insu-00445899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajay Chauhan</w:t>
+                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nugroho Hananto</w:t>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">H. Permana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (7), pp.659-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00445899v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lower plate structure on upper plate deformation at the NW Sumatran convergent margin from seafloor morphology</w:t>
               </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrasound modeling in a spherical heterogeneous atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,57 +2915,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep seismic imaging of the eastern Nankai trough, Japan, from multifold ocean bottom seismometer data by combined travel time tomography and prestack depth migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Multiscale seismic imaging of the eastern Nankai trough by full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,112 +2994,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 109, pp.B02111. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (18), pp.L18606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003JB002689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004GL020453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407309v1</w:t>
+                <w:t xml:space="preserve">hal-00407310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale seismic imaging of the eastern Nankai trough by full waveform inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Deep seismic imaging of the eastern Nankai trough, Japan, from multifold ocean bottom seismometer data by combined travel time tomography and prestack depth migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,82 +3128,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (18), pp.L18606. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.B02111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL020453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2003JB002689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407310v1</w:t>
+                <w:t xml:space="preserve">hal-00407309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraxial ray tracing for atmospheric wave propagation</w:t>
               </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L20106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3345,51 +3345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ulziibat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,51 +3436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined traveltime and frequency-domain seismic waveform inversion: : a case study on multi-offset ultrasonic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,566 +3938,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435817v1</w:t>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,77 +4587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RITMICA : Risques Telluriques Multiples, Intégrés, sur la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4790,103 +4790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t>
@@ -4915,90 +4915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution seismic imaging in shallow salt environment: preliminary results from the SEFASILS campaign, NS11A-04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bachir Miguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5066,64 +5066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,90 +5178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seismic Imaging of the Hellenic Subduction Zone with New MCS Data of the SISMED Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, san francisco, United States</w:t>
@@ -5290,64 +5290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic inversion along the Algerian and Ligurian margins: on the insight provided by latest seismic processing techniques applied to recent and vintage 2D offshore multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Vienne, Austria. pp.Velocity Model Building 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Cougoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schippkus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Het&#233;nyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abreu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boschetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nemati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03921-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Sorlien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Steckler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Shillington" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTVXSP48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodaira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakanishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002689" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020453" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017581" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01956.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boschetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nemati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03921-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schippkus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Het&#233;nyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abreu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Sorlien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Steckler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Shillington" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTVXSP48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodaira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakanishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017581" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01956.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>