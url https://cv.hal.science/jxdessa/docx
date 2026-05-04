--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami intensity scale based on wave amplitude and current applied to the French Riviera: the case study of local seismicity</w:t>
+                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Boschetti</w:t>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Nemati</w:t>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grilli</w:t>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.219-248. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03921-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615192v1</w:t>
+                <w:t xml:space="preserve">hal-02524420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal anisotropy in the wider Vienna basin region: a proxy for the present-day stress field and deformation</w:t>
+                <w:t xml:space="preserve">Tsunami intensity scale based on wave amplitude and current applied to the French Riviera: the case study of local seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Schippkus</w:t>
+                <w:t xml:space="preserve">Laurie Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Fatemeh Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Hetényi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Abreu</w:t>
+                <w:t xml:space="preserve">Stephan Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz565⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.219-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03921-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041696v1</w:t>
+                <w:t xml:space="preserve">hal-02615192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Azimuthal anisotropy in the wider Vienna basin region: a proxy for the present-day stress field and deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schippkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">G Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Corradi</w:t>
+                <w:t xml:space="preserve">R Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (3), pp.2056-2067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524420v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution ambient noise tomography of the Southwestern Alps and the Ligurian margin</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Bondár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1318,575 +1318,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
+                <w:t xml:space="preserve">Steady late quaternary slip rate on the Cinarcik section of the North Anatolian fault near Istanbul, Turkey,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">H. Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vergnolle</w:t>
+                <w:t xml:space="preserve">C. C. Sorlien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+                <w:t xml:space="preserve">L. Seeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.X. Dessa</w:t>
+                <w:t xml:space="preserve">M.S Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (17), pp.4555-4559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050474v1</w:t>
+                <w:t xml:space="preserve">hal-00876529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady late quaternary slip rate on the Cinarcik section of the North Anatolian fault near Istanbul, Turkey,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Sorlien</w:t>
+                <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seeber</w:t>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S Steckler</w:t>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Shillington</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (17), pp.4555-4559. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876529v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
+                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">S. H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593493v1</w:t>
+                <w:t xml:space="preserve">hal-00620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
+                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+                <w:t xml:space="preserve">Françoise Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620551v1</w:t>
+                <w:t xml:space="preserve">hal-00593493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of the seismogenic zone in the epicentral region of the 26 December 2004 great Sumatra-Andaman earthquake: Results from seismic refraction and wide-angle reflection surveys and thermal modeling</w:t>
               </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,295 +2000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00452634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Chauhan</w:t>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nugroho Hananto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">H. Permana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (7), pp.659-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00445899v1</w:t>
+                <w:t xml:space="preserve">insu-00404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">Nugroho Hananto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Permana</w:t>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (7), pp.659-662. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00404745v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00445899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lower plate structure on upper plate deformation at the NW Sumatran convergent margin from seafloor morphology</w:t>
               </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrasound modeling in a spherical heterogeneous atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale seismic imaging of the eastern Nankai trough by full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep seismic imaging of the eastern Nankai trough, Japan, from multifold ocean bottom seismometer data by combined travel time tomography and prestack depth migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L20106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3345,51 +3345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ulziibat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,51 +3436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined traveltime and frequency-domain seismic waveform inversion: : a case study on multi-offset ultrasonic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,566 +3938,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Canva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+                <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Becel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546047v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435817v1</w:t>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,103 +4587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RITMICA : Risques Telluriques Multiples, Intégrés, sur la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4790,103 +4790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t>
@@ -4915,90 +4915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution seismic imaging in shallow salt environment: preliminary results from the SEFASILS campaign, NS11A-04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bachir Miguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5066,64 +5066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,90 +5178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seismic Imaging of the Hellenic Subduction Zone with New MCS Data of the SISMED Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, san francisco, United States</w:t>
@@ -5290,64 +5290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic inversion along the Algerian and Ligurian margins: on the insight provided by latest seismic processing techniques applied to recent and vintage 2D offshore multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Vienne, Austria. pp.Velocity Model Building 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Cougoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boschetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nemati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03921-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schippkus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Het&#233;nyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abreu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Sorlien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Steckler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Shillington" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTVXSP48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodaira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakanishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017581" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01956.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boschetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nemati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03921-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schippkus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Het&#233;nyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Sorlien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Steckler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Shillington" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTVXSP48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodaira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakanishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017581" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01956.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>