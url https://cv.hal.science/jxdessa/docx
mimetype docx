--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami intensity scale based on wave amplitude and current applied to the French Riviera: the case study of local seismicity</w:t>
+                <w:t xml:space="preserve">Azimuthal anisotropy in the wider Vienna basin region: a proxy for the present-day stress field and deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Boschetti</w:t>
+                <w:t xml:space="preserve">Sven Schippkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Nemati</w:t>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">G Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03921-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (3), pp.2056-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615192v1</w:t>
+                <w:t xml:space="preserve">hal-03041696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal anisotropy in the wider Vienna basin region: a proxy for the present-day stress field and deformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsunami intensity scale based on wave amplitude and current applied to the French Riviera: the case study of local seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+                <w:t xml:space="preserve">Laurie Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Hetényi</w:t>
+                <w:t xml:space="preserve">Fatemeh Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Abreu</w:t>
+                <w:t xml:space="preserve">Stephan Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 220 (3), pp.2056-2067. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.219-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03921-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041696v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution ambient noise tomography of the Southwestern Alps and the Ligurian margin</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Bondár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1318,575 +1318,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady late quaternary slip rate on the Cinarcik section of the North Anatolian fault near Istanbul, Turkey,</w:t>
+                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kurt</w:t>
+                <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Sorlien</w:t>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seeber</w:t>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S Steckler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.J. Shillington</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (17), pp.4555-4559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50882⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876529v1</w:t>
+                <w:t xml:space="preserve">hal-01050474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady late quaternary slip rate on the Cinarcik section of the North Anatolian fault near Istanbul, Turkey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">C. C. Sorlien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vergnolle</w:t>
+                <w:t xml:space="preserve">L. Seeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+                <w:t xml:space="preserve">M.S Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.X. Dessa</w:t>
+                <w:t xml:space="preserve">D.J. Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (17), pp.4555-4559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050474v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
+                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+                <w:t xml:space="preserve">Françoise Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620551v1</w:t>
+                <w:t xml:space="preserve">hal-00593493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
+                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">S. H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593493v1</w:t>
+                <w:t xml:space="preserve">hal-00620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of the seismogenic zone in the epicentral region of the 26 December 2004 great Sumatra-Andaman earthquake: Results from seismic refraction and wide-angle reflection surveys and thermal modeling</w:t>
               </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,295 +2000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00452634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Ajay Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Permana</w:t>
+                <w:t xml:space="preserve">Nugroho Hananto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00404745v1</w:t>
+                <w:t xml:space="preserve">insu-00445899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajay Chauhan</w:t>
+                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nugroho Hananto</w:t>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">H. Permana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (7), pp.659-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00445899v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lower plate structure on upper plate deformation at the NW Sumatran convergent margin from seafloor morphology</w:t>
               </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrasound modeling in a spherical heterogeneous atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,57 +2915,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale seismic imaging of the eastern Nankai trough by full waveform inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Deep seismic imaging of the eastern Nankai trough, Japan, from multifold ocean bottom seismometer data by combined travel time tomography and prestack depth migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,112 +2994,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (18), pp.L18606. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.B02111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL020453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2003JB002689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407310v1</w:t>
+                <w:t xml:space="preserve">hal-00407309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep seismic imaging of the eastern Nankai trough, Japan, from multifold ocean bottom seismometer data by combined travel time tomography and prestack depth migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Multiscale seismic imaging of the eastern Nankai trough by full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,82 +3128,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 109, pp.B02111. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (18), pp.L18606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003JB002689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004GL020453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407309v1</w:t>
+                <w:t xml:space="preserve">hal-00407310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraxial ray tracing for atmospheric wave propagation</w:t>
               </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L20106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3345,51 +3345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ulziibat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,51 +3436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined traveltime and frequency-domain seismic waveform inversion: : a case study on multi-offset ultrasonic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3938,208 +3938,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
+                <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Becel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546047v1</w:t>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,356 +4148,356 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Canva</w:t>
+                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,51 +4639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,51 +5178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seismic Imaging of the Hellenic Subduction Zone with New MCS Data of the SISMED Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Vienne, Austria. pp.Velocity Model Building 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5943,51 +5943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boschetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nemati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03921-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schippkus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Het&#233;nyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Sorlien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Steckler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Shillington" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTVXSP48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodaira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakanishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017581" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01956.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schippkus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Het&#233;nyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abreu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boschetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nemati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03921-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Sorlien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Steckler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Shillington" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTVXSP48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodaira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakanishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002689" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020453" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017581" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01956.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>