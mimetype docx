--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -407,4801 +407,4667 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 149 (1), pp.62. </w:t>
+              <w:t xml:space="preserve">, 2025, 149 (62), 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-025-02903-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506102v1</w:t>
+                <w:t xml:space="preserve">hal-05209459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of prion strains and peripheral prion infectivity patterns in E200K genetic CJD patients</w:t>
+                <w:t xml:space="preserve">Zoonotic Potential of Chronic Wasting Disease After Adaptation in Intermediate Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-025-02903-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (12), pp.2579 - 2581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3012.240536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209459v1</w:t>
+                <w:t xml:space="preserve">hal-05051471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoonotic Potential of Chronic Wasting Disease After Adaptation in Intermediate Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lugan</w:t>
+                <w:t xml:space="preserve">Detection of classical BSE prions in asymptomatic cows after inoculation with atypical/Nor98 scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Betancor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01225-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3012.240536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05051471v1</w:t>
+                <w:t xml:space="preserve">hal-04236495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of classical BSE prions in asymptomatic cows after inoculation with atypical/Nor98 scrapie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment of canine spontaneous chronic corneal epithelial defects ( SCCEDs ) with corneal thermal cautery: A retrospective study of 89 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Landrevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Claire Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.280-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.13128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01225-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04236495v1</w:t>
+                <w:t xml:space="preserve">hal-04148186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of canine spontaneous chronic corneal epithelial defects ( SCCEDs ) with corneal thermal cautery: A retrospective study of 89 cases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ectopic cilia in 112 dogs: A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona Mathieson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Medan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.280-287. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.186-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.12947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.13128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04148186v1</w:t>
+                <w:t xml:space="preserve">hal-03658465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic cilia in 112 dogs: A multicenter retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Medan</w:t>
+                <w:t xml:space="preserve">New Devitalized Freeze-Dried Human Umbilical Cord Amniotic Membrane as an Innovative Treatment of Ocular Surface Defects: Preclinical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Gindraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfb13030150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.12947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03658465v1</w:t>
+                <w:t xml:space="preserve">hal-03800075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Devitalized Freeze-Dried Human Umbilical Cord Amniotic Membrane as an Innovative Treatment of Ocular Surface Defects: Preclinical Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Robin</w:t>
+                <w:t xml:space="preserve">Pyogenic granuloma of the cornea in a pony: Uncommon complication of corneal wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Landrevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Claire Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Einsweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.13041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfb13030150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03800075v1</w:t>
+                <w:t xml:space="preserve">hal-03891417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyogenic granuloma of the cornea in a pony: Uncommon complication of corneal wound healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
+                <w:t xml:space="preserve">Allelic Interference in Prion Replication Is Modulated by the Convertibility of the Interfering PrP C and Other Host-Specific Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.e03508-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03508-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.13041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03891417v1</w:t>
+                <w:t xml:space="preserve">hal-03287206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autologous lamellar keratoplasty for the treatment of feline corneal sequestrum: A retrospective study of 35 eyes (2012–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/vop.12930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic Interference in Prion Replication Is Modulated by the Convertibility of the Interfering PrP C and Other Host-Specific Factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
+                <w:t xml:space="preserve">Ocular dermoids in 13 cats: a multicentre retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sandrine Augsburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Medan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1098612X211043819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.03508-20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287206v1</w:t>
+                <w:t xml:space="preserve">hal-03352634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular dermoids in 13 cats: a multicentre retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1098612X211043819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352634v1</w:t>
+                <w:t xml:space="preserve">hal-03375109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naïma Aron</w:t>
+                <w:t xml:space="preserve">Conjunctival calcinosis circumscripta in a dog: Treatment combining surgical resection and amniotic membrane grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raffestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lyse Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.12864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375109v1</w:t>
+                <w:t xml:space="preserve">hal-03194512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjunctival calcinosis circumscripta in a dog: Treatment combining surgical resection and amniotic membrane grafting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Regnier</w:t>
+                <w:t xml:space="preserve">Wide distribution of prion infectivity in the peripheral tissues of vCJD and sCJD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141 (3), pp.383-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-021-02270-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.12864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03194512v1</w:t>
+                <w:t xml:space="preserve">hal-03213699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide distribution of prion infectivity in the peripheral tissues of vCJD and sCJD patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naima Aron</w:t>
+                <w:t xml:space="preserve">Survey of cytokines on ocular surfaces of atopic dogs by multiplex analysis using two sampling methods – a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pressanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ravailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Castellote-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line-Alice Lecru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (6), pp.625-e167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vde.13010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-021-02270-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03213699v1</w:t>
+                <w:t xml:space="preserve">hal-03327644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of cytokines on ocular surfaces of atopic dogs by multiplex analysis using two sampling methods – a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Line-Alice Lecru</w:t>
+                <w:t xml:space="preserve">Differential astrocyte and oligodendrocyte vulnerability in murine Creutzfeldt-Jakob disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Andrés-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336896.2021.1935105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vde.13010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03327644v1</w:t>
+                <w:t xml:space="preserve">hal-03479439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential astrocyte and oligodendrocyte vulnerability in murine Creutzfeldt-Jakob disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+                <w:t xml:space="preserve">Radical Change in Zoonotic Abilities of Atypical BSE Prion Strains as Evidenced by Crossing of Sheep Species Barrier in Transgenic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1130-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2606.181790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19336896.2021.1935105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03479439v1</w:t>
+                <w:t xml:space="preserve">hal-04765853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Change in Zoonotic Abilities of Atypical BSE Prion Strains as Evidenced by Crossing of Sheep Species Barrier in Transgenic Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
+                <w:t xml:space="preserve">Prions from Sporadic Creutzfeldt-Jakob Disease Patients Propagate as Strain Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e00393-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00393-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2606.181790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765853v1</w:t>
+                <w:t xml:space="preserve">hal-03287036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prions from Sporadic Creutzfeldt-Jakob Disease Patients Propagate as Strain Mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Espinosa</w:t>
+                <w:t xml:space="preserve">Corneal anesthesia associated with topical application of 2% lidocaine nonophthalmic gel to healthy canine eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claire Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.560-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.12757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00393-20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287036v1</w:t>
+                <w:t xml:space="preserve">hal-03214091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneal anesthesia associated with topical application of 2% lidocaine nonophthalmic gel to healthy canine eyes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Regnier</w:t>
+                <w:t xml:space="preserve">The emergence of classical BSE from atypical/Nor98 scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (52), pp.26853-26862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1915737116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.12757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03214091v1</w:t>
+                <w:t xml:space="preserve">hal-03199370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of classical BSE from atypical/Nor98 scrapie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+                <w:t xml:space="preserve">Subconjunctival nodule due to Setaria equina erratic migration in a horse: First case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (6), pp.921-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.12675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1915737116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03199370v1</w:t>
+                <w:t xml:space="preserve">mnhn-02506441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subconjunctival nodule due to Setaria equina erratic migration in a horse: First case report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Geffre</w:t>
+                <w:t xml:space="preserve">Detection of PrPres in peripheral tissue in pigs with clinical disease induced by intracerebral challenge with sheep-passaged bovine spongiform encephalopathy agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0199914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.12675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02506441v1</w:t>
+                <w:t xml:space="preserve">hal-04767080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of PrPres in peripheral tissue in pigs with clinical disease induced by intracerebral challenge with sheep-passaged bovine spongiform encephalopathy agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Detection of PrPres in peripheral tissue in pigs with clinical disease induced by intracerebral challenge with sheep-passaged bovine spongiform encephalopathy agent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lugan</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (7), pp.e0199914. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767080v1</w:t>
+                <w:t xml:space="preserve">hal-02621555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of PrPres in peripheral tissue in pigs with clinical disease induced by intracerebral challenge with sheep-passaged bovine spongiform encephalopathy agent.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+                <w:t xml:space="preserve">Preliminary study of the safety and efficacy of medium-chain triglycerides for use as an intraocular tamponading agent in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199914⟩</w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255 (8), pp.1593-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-017-3695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621555v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the safety and efficacy of medium-chain triglycerides for use as an intraocular tamponading agent in minipigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Tricoire</w:t>
+                <w:t xml:space="preserve">Infectivity in bone marrow from sporadic CJD patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243 (3), pp.273-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.4954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00417-017-3695-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262663v1</w:t>
+                <w:t xml:space="preserve">hal-02626832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical scrapie transmission in ARR/ARR genotype sheep.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and Quantitative Estimates of Variant Creutzfeldt-Jakob Disease Prions in Tissues of Clinical and Asymptomatic Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Corbière</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000861⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.946-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2306.161734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622405v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and Quantitative Estimates of Variant Creutzfeldt-Jakob Disease Prions in Tissues of Clinical and Asymptomatic Patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classical scrapie transmission in ARR/ARR genotype sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lugan</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2306.161734⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (8), pp.2200-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591735v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity in bone marrow from sporadic CJD patients.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mononucleated blood cell populations display different abilities to transmit prion disease by the transfusion route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Litaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Tillier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (7), pp.3439-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02783-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.4954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626832v1</w:t>
+                <w:t xml:space="preserve">hal-02638672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononucleated blood cell populations display different abilities to transmit prion disease by the transfusion route</w:t>
+                <w:t xml:space="preserve">Leukoreduction and blood-borne vCJD transmission risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Bujdoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02783-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638672v1</w:t>
+                <w:t xml:space="preserve">hal-02631250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukoreduction and blood-borne vCJD transmission risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicroscopic Deletions at 13q32.1 Cause Congenital Microcoria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fares-Taie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiko Tawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Ramirez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (4), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2015.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631250v1</w:t>
+                <w:t xml:space="preserve">hal-01134461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicroscopic Deletions at 13q32.1 Cause Congenital Microcoria.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of infectivity in blood of persons with variant and sporadic Creutzfeldt-Jakob disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.114-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2001.130353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2015.01.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134461v1</w:t>
+                <w:t xml:space="preserve">hal-02635821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of infectivity in blood of persons with variant and sporadic Creutzfeldt-Jakob disease.</w:t>
+                <w:t xml:space="preserve">PrP expression level and sensitivity to prion infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Litaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (10), pp.5870-5872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00369-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2001.130353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635821v1</w:t>
+                <w:t xml:space="preserve">hal-01189961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrP expression level and sensitivity to prion infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for zoonotic potential of ovine scrapie prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Maria Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugh Simmons</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00369-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189961v1</w:t>
+                <w:t xml:space="preserve">hal-02631312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Blood Cell-Based Detection of Asymptomatic Scrapie Infection by Ex Vivo Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jaumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for zoonotic potential of ovine scrapie prions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+                <w:t xml:space="preserve">Long-term prevention of chronic allograft rejection by regulatory T-cell immunotherapy involves host Foxp3-expressing T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Sparwasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Romagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Meerwijk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (21), pp.4303-4310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-08-452037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631312v1</w:t>
+                <w:t xml:space="preserve">hal-04671086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term prevention of chronic allograft rejection by regulatory T-cell immunotherapy involves host Foxp3-expressing T cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Pasquet</w:t>
+                <w:t xml:space="preserve">A case of unilateral periorbital cellulitis and mandibular osteomyelitis in a turkey flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léni Corrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noêlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (2), pp.427-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2012-08-452037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04671086v1</w:t>
+                <w:t xml:space="preserve">hal-02642886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of unilateral periorbital cellulitis and mandibular osteomyelitis in a turkey flock</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Histopathologic features of canine distichiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
+                <w:t xml:space="preserve">Tiphaine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (2), pp.92-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-5224.2011.00946.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1463-5224.2011.00946.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5211,663 +5077,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of a non-coding variation of FOXE3 in an individual displaying a complex microphthalmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plaisancie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Plaisancie</w:t>
+                <w:t xml:space="preserve">Clementine Angee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Angee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+                <w:t xml:space="preserve">Raymond Letron Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vincent-Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European-Society-of-Human-Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARR/ARR genotype sheep show no resistance to ovine adapted c-BSE infection by the oral route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lantier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jy Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of the Prion evolution concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th iberian prion congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrapie prions: an etiologic agent of sCJD in human?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Mariá Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/pri.29367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical detection of variant CJD and BSE prions in blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Comoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRION 2013: Conquering Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5877,279 +5743,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Meibomian glands morphology and tear film quality in dogs diagnosed with idiopathic sebaceous adenitis or leishmaniosis: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Jondeau</w:t>
+                <w:t xml:space="preserve">Adrien Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Caillon</w:t>
+                <w:t xml:space="preserve">Matthieu Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bott</w:t>
+                <w:t xml:space="preserve">Renald Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECVO Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of unilateral periorbital cellulitis and mandibular osteomyelitis in a turkey flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+                <w:t xml:space="preserve">A. Cadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVMA Convention / AAAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Saint Louis, United States. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6159,100 +6025,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perméabilité des barrières de transmission et évaluation du risque iatrogène associé aux agents responsables des Encéphalopathies Spongiformes Transmissibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015INPT0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04233649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6262,105 +6128,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infections à Riemerella anatipestifer chez le canard mulard : analyse des facteurs de risque et des mesures de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04557567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6428,51 +6294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF8FE899"/>
+    <w:nsid w:val="AACC515A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6659,51 +6525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jy-douet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0426-4957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129729345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ang&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Erjavec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.11.47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benestad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3012.240536" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Betancor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hedman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01225-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landrevie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Claire Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Douet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barnouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bosc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb13030150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Regnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Einsweiler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Calvo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03508-20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cathelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sandrine Augsburger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X211043819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raffestin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lyse Etienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12864" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02270-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pressanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ravailhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote-Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amalric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line-Alice Lecru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vde.13010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233;s-Benito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Carmona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2021.1935105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Douet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.181790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915737116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sakr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Tricoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3695-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Simmons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Head" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2306.161734" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4954" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Litaise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02783-15" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bujdoso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fares-Taie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Tawara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ramirez-Miranda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.01.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Zafar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00369-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Maria Torres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6821" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pasquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Romagnoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Meerwijk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-08-452037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Geyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-5224.2011.00946.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1MW3X4W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisancie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Angee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron Isabelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767220v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Douet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari&#225; Torres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29367" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jondeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Bonte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dropsy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Lucas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04233649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04557567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jy-douet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0426-4957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129729345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ang&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Erjavec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.11.47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3012.240536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Betancor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hedman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01225-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landrevie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Claire Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Douet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barnouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bosc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb13030150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Einsweiler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Calvo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03508-20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cathelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sandrine Augsburger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X211043819" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raffestin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lyse Etienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12864" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02270-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pressanti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ravailhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote-Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amalric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line-Alice Lecru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vde.13010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233;s-Benito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Carmona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2021.1935105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Douet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.181790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12757" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915737116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sakr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Tricoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3695-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tillier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Head" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2306.161734" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Simmons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Litaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02783-15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bujdoso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fares-Taie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Tawara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ramirez-Miranda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.01.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Zafar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130353" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00369-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Maria Torres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6821" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pasquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Romagnoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Meerwijk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-08-452037" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rousseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Geyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-5224.2011.00946.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1MW3X4W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisancie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Angee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron Isabelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Douet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari&#225; Torres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jondeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bott" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Bonte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dropsy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Lucas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04233649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04557567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>