--- v1 (2026-04-04)
+++ v2 (2026-05-18)
@@ -592,1588 +592,1588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of classical BSE prions in asymptomatic cows after inoculation with atypical/Nor98 scrapie</w:t>
+                <w:t xml:space="preserve">Treatment of canine spontaneous chronic corneal epithelial defects ( SCCEDs ) with corneal thermal cautery: A retrospective study of 89 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Betancor</w:t>
+                <w:t xml:space="preserve">Clara Landrevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Marín</w:t>
+                <w:t xml:space="preserve">Julie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Otero</w:t>
+                <w:t xml:space="preserve">Marie‐Claire Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Hedman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01225-2⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.280-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.13128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236495v1</w:t>
+                <w:t xml:space="preserve">hal-04148186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of canine spontaneous chronic corneal epithelial defects ( SCCEDs ) with corneal thermal cautery: A retrospective study of 89 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of classical BSE prions in asymptomatic cows after inoculation with atypical/Nor98 scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Betancor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Landrevie</w:t>
+                <w:t xml:space="preserve">Belén Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marchal</w:t>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐Claire Robin</w:t>
+                <w:t xml:space="preserve">Carlos Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.280-287. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.13128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148186v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic cilia in 112 dogs: A multicenter retrospective study</w:t>
+                <w:t xml:space="preserve">Pyogenic granuloma of the cornea in a pony: Uncommon complication of corneal wound healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dulaurent</w:t>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Landrevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Claire Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐maïmiti Dulaurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Medan</w:t>
+                <w:t xml:space="preserve">Delphine Einsweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (2), pp.186-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vop.12947⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.13041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658465v1</w:t>
+                <w:t xml:space="preserve">hal-03891417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Devitalized Freeze-Dried Human Umbilical Cord Amniotic Membrane as an Innovative Treatment of Ocular Surface Defects: Preclinical Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ectopic cilia in 112 dogs: A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona Mathieson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cognard</w:t>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Barnouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Robin</w:t>
+                <w:t xml:space="preserve">Sylvain Medan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfb13030150⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.186-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.12947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800075v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyogenic granuloma of the cornea in a pony: Uncommon complication of corneal wound healing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Devitalized Freeze-Dried Human Umbilical Cord Amniotic Membrane as an Innovative Treatment of Ocular Surface Defects: Preclinical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Regnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie‐Claire Robin</w:t>
+                <w:t xml:space="preserve">Florelle Gindraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Einsweiler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
+                <w:t xml:space="preserve">Marie-Claire Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.62-70. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.13041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfb13030150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891417v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic Interference in Prion Replication Is Modulated by the Convertibility of the Interfering PrP C and Other Host-Specific Factors</w:t>
+                <w:t xml:space="preserve">Ocular dermoids in 13 cats: a multicentre retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
+                <w:t xml:space="preserve">Anaïs Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+                <w:t xml:space="preserve">Anne-Sandrine Augsburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
+                <w:t xml:space="preserve">Jennifer Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Medan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.03508-20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1098612X211043819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287206v1</w:t>
+                <w:t xml:space="preserve">hal-03352634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autologous lamellar keratoplasty for the treatment of feline corneal sequestrum: A retrospective study of 35 eyes (2012–2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">Allelic Interference in Prion Replication Is Modulated by the Convertibility of the Interfering PrP C and Other Host-Specific Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vigan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vop.12930⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.e03508-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03508-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347262v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular dermoids in 13 cats: a multicentre retrospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sandrine Augsburger</w:t>
+                <w:t xml:space="preserve">Autologous lamellar keratoplasty for the treatment of feline corneal sequestrum: A retrospective study of 35 eyes (2012–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Anne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1098612X211043819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/vop.12930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352634v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alvina Huor</w:t>
+                <w:t xml:space="preserve">Conjunctival calcinosis circumscripta in a dog: Treatment combining surgical resection and amniotic membrane grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cassard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lugan</w:t>
+                <w:t xml:space="preserve">Sébastien Raffestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Aron</w:t>
+                <w:t xml:space="preserve">Claire-Lyse Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.12864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375109v1</w:t>
+                <w:t xml:space="preserve">hal-03194512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjunctival calcinosis circumscripta in a dog: Treatment combining surgical resection and amniotic membrane grafting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Raffestin</w:t>
+                <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Lyse Etienne</w:t>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Regnier</w:t>
+                <w:t xml:space="preserve">Naïma Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (2), pp.203-208. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.12864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194512v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide distribution of prion infectivity in the peripheral tissues of vCJD and sCJD patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of cytokines on ocular surfaces of atopic dogs by multiplex analysis using two sampling methods – a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Aron</w:t>
+                <w:t xml:space="preserve">Charline Pressanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ravailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Castellote-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line-Alice Lecru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-021-02270-x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (6), pp.625-e167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vde.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213699v1</w:t>
+                <w:t xml:space="preserve">hal-03327644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of cytokines on ocular surfaces of atopic dogs by multiplex analysis using two sampling methods – a pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amalric</w:t>
+                <w:t xml:space="preserve">Wide distribution of prion infectivity in the peripheral tissues of vCJD and sCJD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-Alice Lecru</w:t>
+                <w:t xml:space="preserve">Naima Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 32 (6), pp.625-e167. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141 (3), pp.383-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vde.13010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00401-021-02270-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327644v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential astrocyte and oligodendrocyte vulnerability in murine Creutzfeldt-Jakob disease</w:t>
               </w:r>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2293,103 +2293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical Change in Zoonotic Abilities of Atypical BSE Prion Strains as Evidenced by Crossing of Sheep Species Barrier in Transgenic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (6), pp.1130-1139. </w:t>
@@ -2427,51 +2427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prions from Sporadic Creutzfeldt-Jakob Disease Patients Propagate as Strain Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), pp.e00393-20. </w:t>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐claire Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2691,51 +2691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of classical BSE from atypical/Nor98 scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,64 +2946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of PrPres in peripheral tissue in pigs with clinical disease induced by intracerebral challenge with sheep-passaged bovine spongiform encephalopathy agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,64 +3080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of PrPres in peripheral tissue in pigs with clinical disease induced by intracerebral challenge with sheep-passaged bovine spongiform encephalopathy agent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3253,51 +3253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3342,295 +3342,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity in bone marrow from sporadic CJD patients.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and Quantitative Estimates of Variant Creutzfeldt-Jakob Disease Prions in Tissues of Clinical and Asymptomatic Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Tillier</w:t>
+                <w:t xml:space="preserve">Mark W Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 243 (3), pp.273-278. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.946-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.4954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2306.161734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626832v1</w:t>
+                <w:t xml:space="preserve">hal-01591735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and Quantitative Estimates of Variant Creutzfeldt-Jakob Disease Prions in Tissues of Clinical and Asymptomatic Patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infectivity in bone marrow from sporadic CJD patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naima Aron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W Head</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lugan</w:t>
+                <w:t xml:space="preserve">Cecile Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (6), pp.946-956. </w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243 (3), pp.273-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2306.161734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/path.4954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591735v1</w:t>
+                <w:t xml:space="preserve">hal-02626832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical scrapie transmission in ARR/ARR genotype sheep.</w:t>
               </w:r>
@@ -3910,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bujdoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.36-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4116,295 +4116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of infectivity in blood of persons with variant and sporadic Creutzfeldt-Jakob disease.</w:t>
+                <w:t xml:space="preserve">PrP expression level and sensitivity to prion infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saima Zafar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Litaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2001.130353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (10), pp.5870-5872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00369-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635821v1</w:t>
+                <w:t xml:space="preserve">hal-01189961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrP expression level and sensitivity to prion infection</w:t>
+                <w:t xml:space="preserve">Detection of infectivity in blood of persons with variant and sporadic Creutzfeldt-Jakob disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Corbiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugh Simmons</w:t>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (10), pp.5870-5872. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.114-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00369-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2001.130353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189961v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for zoonotic potential of ovine scrapie prions</w:t>
               </w:r>
@@ -4952,51 +4952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6294,51 +6294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AACC515A"/>
+    <w:nsid w:val="BE5D617A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6525,51 +6525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jy-douet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0426-4957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129729345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ang&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Erjavec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.11.47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3012.240536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Betancor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hedman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01225-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landrevie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Claire Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Douet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barnouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bosc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb13030150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Einsweiler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Calvo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03508-20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cathelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sandrine Augsburger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X211043819" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raffestin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lyse Etienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12864" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02270-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pressanti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ravailhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote-Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amalric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line-Alice Lecru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vde.13010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233;s-Benito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Carmona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2021.1935105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Douet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.181790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12757" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915737116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sakr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Tricoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3695-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tillier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Head" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2306.161734" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Simmons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Litaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02783-15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bujdoso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fares-Taie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Tawara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ramirez-Miranda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.01.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Zafar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130353" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00369-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Maria Torres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6821" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pasquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Romagnoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Meerwijk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-08-452037" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rousseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Geyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-5224.2011.00946.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1MW3X4W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisancie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Angee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron Isabelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Douet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari&#225; Torres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jondeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bott" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Bonte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dropsy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Lucas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04233649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04557567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jy-douet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0426-4957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129729345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ang&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Erjavec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.11.47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3012.240536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landrevie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Claire Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Douet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Betancor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hedman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01225-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Regnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Einsweiler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.13041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barnouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bosc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb13030150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cathelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sandrine Augsburger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X211043819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Calvo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03508-20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raffestin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lyse Etienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12864" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pressanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ravailhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote-Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amalric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line-Alice Lecru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vde.13010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02270-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233;s-Benito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Carmona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2021.1935105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Douet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.181790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12757" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915737116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sakr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Tricoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3695-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Head" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2306.161734" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4954" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Simmons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Litaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02783-15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bujdoso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fares-Taie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Tawara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ramirez-Miranda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.01.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00369-14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Zafar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130353" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Maria Torres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6821" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pasquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Romagnoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Meerwijk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-08-452037" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rousseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Geyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-5224.2011.00946.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1MW3X4W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisancie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Angee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron Isabelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Douet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari&#225; Torres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jondeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bott" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Bonte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dropsy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Lucas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04233649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04557567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>