--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -884,412 +884,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging of copper in vineyard topsoil: use of isotopic labeling to distinguish freshly added copper from aged copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca-Elena Dascălu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186122v1</w:t>
+                <w:t xml:space="preserve">hal-05304392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation potential of metallophytes in Europe: Progress, enhancement strategies, and biomass utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Ranđelović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Jakovljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijana Zeremski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Pošćić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Baltrėnaitė-Gedienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 391, pp.126516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of copper in vineyard topsoil: use of isotopic labeling to distinguish freshly added copper from aged copper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Elena Dascălu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Caudle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pp.1045-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2025.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304392v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotoxicité du cuivre dans le sol des vignobles français</w:t>
               </w:r>
@@ -1818,356 +1818,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crop response to increased concentrations of copper in vineyard soils: Implications for copper phytoextraction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecotoxicité du cuivre en sol viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103400v1</w:t>
+                <w:t xml:space="preserve">hal-04708548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper accumulation in five weed species commonly found in the understory vegetation of Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mattiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Babst-Kostecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Pošćić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 329, pp.121675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité du cuivre en sol viticole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover crop response to increased concentrations of copper in vineyard soils: Implications for copper phytoextraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 329, pp.138604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708548v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of aerated compost tea to increase the mobility and phytoextraction of copper in vineyard soil</w:t>
               </w:r>
@@ -3029,265 +3029,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits to copper phytoextraction in vineyards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Verdal-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13450-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (26), pp.8085-8096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183954v1</w:t>
+                <w:t xml:space="preserve">hal-03745416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Verdal-Bonnin</w:t>
+                <w:t xml:space="preserve">Advantages and limits to copper phytoextraction in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (26), pp.8085-8096. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745416v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient models for predicting durum wheat grain Cd conformity using soil variables and cultivars</w:t>
               </w:r>
@@ -3550,64 +3550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction du cuivre : intérêts et limites à sa mise en œuvre en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177, pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,1423 +3894,1435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium allocation to grains in durum wheat exposed to low Cd concentrations in hydroponics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of cadmium accumulation in lettuce (Lactuca sativa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Candaudap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">Walid Zorrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109592⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629267v1</w:t>
+                <w:t xml:space="preserve">hal-01984263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of cadmium accumulation in lettuce (Lactuca sativa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Zorrig</w:t>
+                <w:t xml:space="preserve">A method to determine the soil-solution distribution coefficients and the concentrations for the free ion and the complexes of trace metals: Application to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Violo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sarrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2019.01.011⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 346, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984263v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the soil-solution distribution coefficients and the concentrations for the free ion and the complexes of trace metals: Application to cadmium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Viala</w:t>
+                <w:t xml:space="preserve">Cadmium allocation to grains in durum wheat exposed to low Cd concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Violo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">F. Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 346, pp.91-102. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 184, 109592, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627753v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper phytoavailability in vineyard topsoils as affected by pyoverdine supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randriamamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236, pp.124347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 640-641, pp.849-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of remobilization to the loading of cadmium in durum wheat grains: impact of post-anthesis nitrogen supply</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Candaudap</w:t>
+                <w:t xml:space="preserve">Source of Ca, Cd, Cu, Fe, K, Mg, Mn, Mo and Zn in grains of sunflower (Helianthus annuus) grown in nutrient solution: root uptake or remobilization from vegetative organs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaia Liñero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto de Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.591-606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3560-6⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.435-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3552-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628887v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of Ca, Cd, Cu, Fe, K, Mg, Mn, Mo and Zn in grains of sunflower (Helianthus annuus) grown in nutrient solution: root uptake or remobilization from vegetative organs?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+                <w:t xml:space="preserve">Contribution of remobilization to the loading of cadmium in durum wheat grains: impact of post-anthesis nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Fang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.435-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3552-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.591-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628218v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do low doses of desferrioxamine B and EDTA affect the phytoextraction of metals in sunflower?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Depernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 592, pp.535-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioremediation of copper-contaminated soils by bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (2), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11274-016-2191-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium uptake and partitioning during the vegetative growth of sunflower exposed to low Cd2+ concentrations in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,2739 +5331,2739 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 404 (1-2), pp.263-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 404 (1-2), pp.307-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2847-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of Cd, Cu and Zn in shoots of maize (Zea mays L.) exposed to 0.8 or 20 nM Cd during vegetative growth and the relation with xylem sap composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.3152-3164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term partitioning of Cd recently taken up between sunflowers organs (Helianthus annuus) at flowering and grain filling stages: effect of plant transpiration and allometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Linero Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 408 (1-2), pp.163-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2915-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pyoverdine supply on cadmium and nickel complexation and phytoavailability in hydroponics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting effects of nicotianamine synthase knockdown on zinc and nickel tolerance and accumulation in the zinc/cadmium hyperaccumulator Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Ulrich Deinlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Stephan Horeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Braud</w:t>
+                <w:t xml:space="preserve">Manuel Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3487-2⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206 (2), pp.738-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424226v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of nicotianamine synthase knockdown on zinc and nickel tolerance and accumulation in the zinc/cadmium hyperaccumulator Arabidopsis halleri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pyoverdine supply on cadmium and nickel complexation and phytoavailability in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Braun</w:t>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Schmidt</w:t>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13237⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.2106-2116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3487-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636206v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do roots or shoots control cadmium accumulation in the hyperaccumulator Noccaea caerulescens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Goderniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sirguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 392 (1-2), pp.87-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-015-2449-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siderophore-promoted dissolution of smectite by fluorescent Pseudomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle J. Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, Special Issue: Microbes, metals and metalloids (5), pp.459-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1758-2229.12146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of pyoverdine on the phytoextraction of Cu and Cd in a calcareous soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp.212-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sugar beet pulp efficiency for improving the retention of copper in stormwater basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decontamination of a polychlorinated biphenyls-contaminated soil by phytoremediation-assisted bioaugmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.549-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10532-013-9625-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0625-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02408274v1</w:t>
+                <w:t xml:space="preserve">hal-01026478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the 16S-23S rRNA internal transcribed spacers of Burkholderia xenovorans strain LB400 using real-time PCR in soil samples.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of sugar beet pulp efficiency for improving the retention of copper in stormwater basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (5), pp.366-72. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.220-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.12057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0625-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771313v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Herbicide mitigation in microcosms simulating stormwater basins subject to polluted water inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.1123-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644108v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide mitigation in microcosms simulating stormwater basins subject to polluted water inputs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lollier</w:t>
+                <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 406, pp.58-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02648083v1</w:t>
+                <w:t xml:space="preserve">hal-02644108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of a polychlorinated biphenyls-contaminated soil by phytoremediation-assisted bioaugmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Quantification of the 16S-23S rRNA internal transcribed spacers of Burkholderia xenovorans strain LB400 using real-time PCR in soil samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Jézéquel</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10532-013-9625-6⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (5), pp.366-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01026478v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the complexation of Cd in soil solution at different temperatures using the UV-absorbance of dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (1-2), pp.65-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of low cost materials for the sorption of copper and herbicides as single or mixed compounds in increasing complexity matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 182 (1-3), pp.18-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium speciation assessed by voltammetry, ion exchange and geochemical calculation in soil solutions collected after soil rewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dauthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (4), pp.502-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two experimental speciation methods with a theoretical approach to monitor free and labile Cd fractions in soil solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 648 (2), pp.157-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2009.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of redox processes and free Cd dynamics in a metal-contaminated soil after rewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (2), pp.306-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-008-9580-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper concentration in plants and in the rhizosphere as influenced by the iron status of tomato (Lycopersicon esculentum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 292 (1-2), pp.63-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-007-9202-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of zinc and cadmium phytoavailibility within a contamined agricultural site using DGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (1), pp.61-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN05050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8198,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ispa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.cornu@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2025.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Goupil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mattiello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Novello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121675" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline d'Incau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Randriamamonjy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13450-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randriamamonjy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.01.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124347" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607834v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-016-2191-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3487-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deinlein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Horeth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Braun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13237" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Schalk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12146" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZB9DH6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jezequel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.070" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81S4JD8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0625-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVKQN1W9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648083v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.029" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK7KRHFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026478v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9625-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBFCNZTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665076v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.062" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NDKFQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ispa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.cornu@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2025.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Goupil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mattiello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Novello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline d'Incau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Randriamamonjy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13450-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randriamamonjy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.01.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rocco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-016-2191-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deinlein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Horeth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Braun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13237" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3487-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636059v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZB9DH6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jezequel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.070" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81S4JD8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9625-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBFCNZTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0625-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVKQN1W9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK7KRHFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NDKFQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>