--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -1818,356 +1818,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité du cuivre en sol viticole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover crop response to increased concentrations of copper in vineyard soils: Implications for copper phytoextraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 329, pp.138604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708548v1</w:t>
+                <w:t xml:space="preserve">hal-04103400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper accumulation in five weed species commonly found in the understory vegetation of Mediterranean vineyards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecotoxicité du cuivre en sol viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Pošćić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173976v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crop response to increased concentrations of copper in vineyard soils: Implications for copper phytoextraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Robert</w:t>
+                <w:t xml:space="preserve">Copper accumulation in five weed species commonly found in the understory vegetation of Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mattiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+                <w:t xml:space="preserve">Nicola Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Aurelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Alicja Babst-Kostecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Pošćić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 329, pp.138604. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 329, pp.121675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103400v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of aerated compost tea to increase the mobility and phytoextraction of copper in vineyard soil</w:t>
               </w:r>
@@ -3029,265 +3029,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and limits to copper phytoextraction in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nicaise</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01673⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745416v1</w:t>
+                <w:t xml:space="preserve">hal-03183954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits to copper phytoextraction in vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Verdal-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (26), pp.8085-8096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13450-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183954v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient models for predicting durum wheat grain Cd conformity using soil variables and cultivars</w:t>
               </w:r>
@@ -3550,51 +3550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction du cuivre : intérêts et limites à sa mise en œuvre en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3894,441 +3894,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of cadmium accumulation in lettuce (Lactuca sativa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium allocation to grains in durum wheat exposed to low Cd concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Zorrig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sarrobert</w:t>
+                <w:t xml:space="preserve">F. Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2019.01.011⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 184, 109592, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984263v1</w:t>
+                <w:t xml:space="preserve">hal-02629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the soil-solution distribution coefficients and the concentrations for the free ion and the complexes of trace metals: Application to cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of cadmium accumulation in lettuce (Lactuca sativa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zorrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Schneider</w:t>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Catherine Sarrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627753v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium allocation to grains in durum wheat exposed to low Cd concentrations in hydroponics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+                <w:t xml:space="preserve">A method to determine the soil-solution distribution coefficients and the concentrations for the free ion and the complexes of trace metals: Application to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Candaudap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Violo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109592⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 346, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02629267v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper phytoavailability in vineyard topsoils as affected by pyoverdine supply</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5778,325 +5778,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of nicotianamine synthase knockdown on zinc and nickel tolerance and accumulation in the zinc/cadmium hyperaccumulator Arabidopsis halleri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pyoverdine supply on cadmium and nickel complexation and phytoavailability in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Horeth</w:t>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Braun</w:t>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Schmidt</w:t>
+                <w:t xml:space="preserve">Alain Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 206 (2), pp.738-750. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.2106-2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3487-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636206v1</w:t>
+                <w:t xml:space="preserve">hal-02424226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pyoverdine supply on cadmium and nickel complexation and phytoavailability in hydroponics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting effects of nicotianamine synthase knockdown on zinc and nickel tolerance and accumulation in the zinc/cadmium hyperaccumulator Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ferret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Ulrich Deinlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Stephan Horeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Manuel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Braud</w:t>
+                <w:t xml:space="preserve">Holger Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (3), pp.2106-2116. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206 (2), pp.738-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3487-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424226v1</w:t>
+                <w:t xml:space="preserve">hal-02636206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do roots or shoots control cadmium accumulation in the hyperaccumulator Noccaea caerulescens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Goderniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,64 +6182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siderophore-promoted dissolution of smectite by fluorescent Pseudomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,64 +6341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of pyoverdine on the phytoextraction of Cu and Cd in a calcareous soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,707 +6468,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of a polychlorinated biphenyls-contaminated soil by phytoremediation-assisted bioaugmentation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of sugar beet pulp efficiency for improving the retention of copper in stormwater basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10532-013-9625-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0625-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026478v1</w:t>
+                <w:t xml:space="preserve">hal-02408274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sugar beet pulp efficiency for improving the retention of copper in stormwater basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbicide mitigation in microcosms simulating stormwater basins subject to polluted water inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0625-7⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.1123-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408274v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide mitigation in microcosms simulating stormwater basins subject to polluted water inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bois</w:t>
+                <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huguenot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Julien Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 406, pp.58-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648083v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Quantification of the 16S-23S rRNA internal transcribed spacers of Burkholderia xenovorans strain LB400 using real-time PCR in soil samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (5), pp.366-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644108v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the 16S-23S rRNA internal transcribed spacers of Burkholderia xenovorans strain LB400 using real-time PCR in soil samples.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decontamination of a polychlorinated biphenyls-contaminated soil by phytoremediation-assisted bioaugmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.549-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10532-013-9625-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.12057⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771313v1</w:t>
+                <w:t xml:space="preserve">hal-01026478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the complexation of Cd in soil solution at different temperatures using the UV-absorbance of dissolved organic matter</w:t>
               </w:r>
@@ -7180,51 +7180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7335,51 +7335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 182 (1-3), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8210,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ispa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.cornu@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2025.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Goupil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mattiello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Novello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline d'Incau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Randriamamonjy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13450-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randriamamonjy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.01.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rocco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-016-2191-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deinlein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Horeth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Braun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13237" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3487-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636059v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZB9DH6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jezequel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.070" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81S4JD8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9625-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBFCNZTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0625-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVKQN1W9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK7KRHFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NDKFQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ispa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.cornu@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2025.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Goupil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mattiello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Novello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline d'Incau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Randriamamonjy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13450-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randriamamonjy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.01.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rocco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-016-2191-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3487-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deinlein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Horeth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Braun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13237" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636059v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZB9DH6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jezequel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.070" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81S4JD8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0625-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVKQN1W9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK7KRHFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9625-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBFCNZTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NDKFQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>