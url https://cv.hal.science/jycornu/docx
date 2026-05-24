--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -486,840 +486,840 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
+                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vidal</w:t>
+                <w:t xml:space="preserve">Anca-Elena Dascălu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Jenna Caudle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
+                <w:t xml:space="preserve">Guillaume Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (23), pp.14114-14126. </w:t>
+              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pp.1045-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304389v1</w:t>
+                <w:t xml:space="preserve">hal-05186122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerated Compost Tea Did Not Promote Cu Downward Transfer but Increased Cu Phytoavailability in a Vineyard Soil</w:t>
+                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Eon</w:t>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (23), pp.14114-14126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17104414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178660v1</w:t>
+                <w:t xml:space="preserve">hal-05304389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium allocation to grains depends on sulfur nutrition in durum wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerated Compost Tea Did Not Promote Cu Downward Transfer but Increased Cu Phytoavailability in a Vineyard Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dubois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102235⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17104414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206126v1</w:t>
+                <w:t xml:space="preserve">hal-05178660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of copper in vineyard topsoil: use of isotopic labeling to distinguish freshly added copper from aged copper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium allocation to grains depends on sulfur nutrition in durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Eon</w:t>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2025.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304392v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation potential of metallophytes in Europe: Progress, enhancement strategies, and biomass utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Ranđelović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Jakovljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijana Zeremski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Pošćić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Baltrėnaitė-Gedienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 391, pp.126516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Bulteel</w:t>
+                <w:t xml:space="preserve">Aging of copper in vineyard topsoil: use of isotopic labeling to distinguish freshly added copper from aged copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dhainaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (7), pp.1045-1053. </w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186122v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotoxicité du cuivre dans le sol des vignobles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1216, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1344,51 +1344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cuivre en sols viticoles : adapter les pratiques pour mieux en contenir les effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Armel Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1439,51 +1439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes over time in organic matter dynamics and copper solubility in a vineyard soil after incorporation of cover crop residues: Insights from a batch experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,373 +1554,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper dynamics in vineyard topsoils as affected by the supply of aerated compost tea: Insights from a batch experiment</w:t>
+                <w:t xml:space="preserve">Effect of sulfur fertilizers applied at agronomic rates on cadmium availability in agricultural soils: insights from a batch experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ouerdane</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124382⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2024.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678868v1</w:t>
+                <w:t xml:space="preserve">hal-04678725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sulfur fertilizers applied at agronomic rates on cadmium availability in agricultural soils: insights from a batch experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Copper dynamics in vineyard topsoils as affected by the supply of aerated compost tea: Insights from a batch experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.124382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2024.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678725v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crop response to increased concentrations of copper in vineyard soils: Implications for copper phytoextraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 329, pp.138604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicité du cuivre en sol viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2049,77 +2049,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mattiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Babst-Kostecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Pošćić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 329, pp.121675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2153,90 +2153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of aerated compost tea to increase the mobility and phytoextraction of copper in vineyard soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper ecotoxicity in French vineyard soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 163, pp.108462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2378,64 +2378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential allocation of cadmium and zinc in durum wheat during grain filling as revealed by stable isotope labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Fang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Schönholzer-Mauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,1510 +2493,1510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pseudomonas putida-producing pyoverdine on copper uptake by Helianthus annuus cultivated on vineyard soils</w:t>
+                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmeline d'Incau</w:t>
+                <w:t xml:space="preserve">Valérie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lépinay</w:t>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Capiaux</w:t>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Verdal-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (26), pp.8085-8096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563194v1</w:t>
+                <w:t xml:space="preserve">hal-03745416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Phosphorus Uptake and Remobilization during the Grain Development Period in Durum Wheat Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
+                <w:t xml:space="preserve">Advantages and limits to copper phytoextraction in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Morel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11081006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664647v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do DOM optical parameters improve the prediction of copper availability in vineyard soils?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Pseudomonas putida-producing pyoverdine on copper uptake by Helianthus annuus cultivated on vineyard soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline d'Incau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hervé Capiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-16361-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 809, pp.152113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348974v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of siderophores pyoverdine and desferrioxamine B on the mobility of iron, aluminum, and copper in Cu-contaminated soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamics of Phosphorus Uptake and Remobilization during the Grain Development Period in Durum Wheat Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitraka Randriamamonjy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
+                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chesseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115897⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11081006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272269v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits to copper phytoextraction in vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Do DOM optical parameters improve the prediction of copper availability in vineyard soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13450-3⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183954v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting effects of siderophores pyoverdine and desferrioxamine B on the mobility of iron, aluminum, and copper in Cu-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitraka Randriamamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nicaise</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (26), pp.8085-8096. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 420, pp.115897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745416v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient models for predicting durum wheat grain Cd conformity using soil variables and cultivars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D distribution of Pseudomonas fluorescens activities at the soil-root interface of sunflower grown on vineyard soils: Effects on copper uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roucou</w:t>
+                <w:t xml:space="preserve">S. Randriamamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénolé Grignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meleard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123131⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.108462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914287v1</w:t>
+                <w:t xml:space="preserve">hal-03619954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D distribution of Pseudomonas fluorescens activities at the soil-root interface of sunflower grown on vineyard soils: Effects on copper uptake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Randriamamonjy</w:t>
+                <w:t xml:space="preserve">Efficient models for predicting durum wheat grain Cd conformity using soil variables and cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaudin</w:t>
+                <w:t xml:space="preserve">Guénolé Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole La</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 163, pp.108462. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619954v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction du cuivre : intérêts et limites à sa mise en œuvre en viticulture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cadmium distribution in mature durum wheat grains using dissection, laser ablation-ICP-MS and synchrotron techniques *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.113987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708559v1</w:t>
+                <w:t xml:space="preserve">hal-03018958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction du cuivre : intérêts et limites à sa mise en œuvre en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.35-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926808v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium distribution in mature durum wheat grains using dissection, laser ablation-ICP-MS and synchrotron techniques *</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout de Nolf</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 260, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.113987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018958v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium allocation to grains in durum wheat exposed to low Cd concentrations in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 184, 109592, 10 p. </w:t>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of cadmium accumulation in lettuce (Lactuca sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zorrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Violo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 346, pp.91-102. </w:t>
@@ -4314,103 +4314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper phytoavailability in vineyard topsoils as affected by pyoverdine supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randriamamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236, pp.124347. </w:t>
@@ -4595,90 +4595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of Ca, Cd, Cu, Fe, K, Mg, Mn, Mo and Zn in grains of sunflower (Helianthus annuus) grown in nutrient solution: root uptake or remobilization from vegetative organs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Liñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 424 (1-2), pp.435-450. </w:t>
@@ -4729,90 +4729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of remobilization to the loading of cadmium in durum wheat grains: impact of post-anthesis nitrogen supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Fang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 424 (1-2), pp.591-606. </w:t>
@@ -4844,1004 +4844,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do low doses of desferrioxamine B and EDTA affect the phytoextraction of metals in sunflower?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bioremediation of copper-contaminated soils by bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Depernet</w:t>
+                <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">Karine Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.092⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-016-2191-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603942v1</w:t>
+                <w:t xml:space="preserve">hal-01607834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of copper-contaminated soils by bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How do low doses of desferrioxamine B and EDTA affect the phytoextraction of metals in sunflower?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Depernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Huguenot</w:t>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Jézéquel</w:t>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lollier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (2), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 592, pp.535-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11274-016-2191-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607834v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Short-term partitioning of Cd recently taken up between sunflowers organs (Helianthus annuus) at flowering and grain filling stages: effect of plant transpiration and allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaia Linero Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Frederic Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (1-2), pp.163-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2915-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512161v1</w:t>
+                <w:t xml:space="preserve">hal-01511999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium uptake and partitioning during the vegetative growth of sunflower exposed to low Cd2+ concentrations in hydroponics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bakoto</w:t>
+                <w:t xml:space="preserve">Julien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.263-275. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2839-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637276v1</w:t>
+                <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium uptake and partitioning during the vegetative growth of sunflower exposed to low Cd2+ concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+                <w:t xml:space="preserve">R. Bakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+                <w:t xml:space="preserve">Olivier Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.307-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2847-8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512115v1</w:t>
+                <w:t xml:space="preserve">hal-02637276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Cd, Cu and Zn in shoots of maize (Zea mays L.) exposed to 0.8 or 20 nM Cd during vegetative growth and the relation with xylem sap composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Soulier</w:t>
+                <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Masson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.3152-3164. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.307-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5782-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2847-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512022v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term partitioning of Cd recently taken up between sunflowers organs (Helianthus annuus) at flowering and grain filling stages: effect of plant transpiration and allometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of Cd, Cu and Zn in shoots of maize (Zea mays L.) exposed to 0.8 or 20 nM Cd during vegetative growth and the relation with xylem sap composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaia Linero Campo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anne-Julie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (1-2), pp.163-181. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3152-3164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2915-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511999v1</w:t>
+                <w:t xml:space="preserve">hal-01512022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pyoverdine supply on cadmium and nickel complexation and phytoavailability in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of nicotianamine synthase knockdown on zinc and nickel tolerance and accumulation in the zinc/cadmium hyperaccumulator Arabidopsis halleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Deinlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,64 +6091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Goderniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sirguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 392 (1-2), pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6208,51 +6208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of pyoverdine on the phytoextraction of Cu and Cd in a calcareous soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,90 +6474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sugar beet pulp efficiency for improving the retention of copper in stormwater basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.220-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6655,51 +6655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (3), pp.1123-1135. </w:t>
@@ -6749,103 +6749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 406, pp.58-61</w:t>
@@ -6926,51 +6926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (5), pp.366-72. </w:t>
@@ -7034,64 +7034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7154,90 +7154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the complexation of Cd in soil solution at different temperatures using the UV-absorbance of dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (1-2), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7283,103 +7283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of low cost materials for the sorption of copper and herbicides as single or mixed compounds in increasing complexity matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 182 (1-3), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7584,51 +7584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two experimental speciation methods with a theoretical approach to monitor free and labile Cd fractions in soil solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,64 +7705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of redox processes and free Cd dynamics in a metal-contaminated soil after rewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,51 +7834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper concentration in plants and in the rhizosphere as influenced by the iron status of tomato (Lycopersicon esculentum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,64 +7950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of zinc and cadmium phytoavailibility within a contamined agricultural site using DGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (1), pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8210,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ispa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.cornu@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2025.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Goupil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mattiello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Novello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline d'Incau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Randriamamonjy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13450-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randriamamonjy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.01.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rocco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-016-2191-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3487-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deinlein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Horeth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Braun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13237" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636059v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZB9DH6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jezequel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.070" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81S4JD8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0625-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVKQN1W9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK7KRHFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9625-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBFCNZTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NDKFQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.bordeaux-aquitaine.inrae.fr/ispa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.cornu@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2025.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Goupil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124382" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mattiello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Novello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183954v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13450-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline d'Incau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gutierrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Randriamamonjy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randriamamonjy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108462" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.01.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rocco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-016-2191-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3487-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deinlein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Horeth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Braun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13237" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636059v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZB9DH6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jezequel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.070" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81S4JD8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0625-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVKQN1W9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK7KRHFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9625-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBFCNZTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NDKFQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>