--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kouider Nacer M'Sirdi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Biographie de Nacer K. M'Sirdi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-nacer-msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9485-6429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061087823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nacer K M'Sirdi is professor (CE 1) at Polytech Marseille and Aix Marseille University (AMU) from February 2005. He got the Phd in Electronics at ENSERG shool of INPG Grenoble (1983) and the Doctorat d’Etat in adaptive signal processing for non-stationary signals at the ENSIEG of INPG, Grenoble, in 1988 (Laboratory of Automatic of Grenoble). He was assistant professor, in signal processing and automatic control, in University of Paris 6 in 1987 and Professor at University of Versailles in 1993. He was the dean of the research Laboratory of Robotics of Versailles (the LRV that he has created in 1999), from 2000 to 2004. From 2005 up to now, he is a research member of the LSIS (UMR CNRS 7296 which became the LIS UMR 7020). His main research activities deal with adaptive and robust control, signal processing, diagnosis and observation for complex systems such as vehicles and robots. In 2009 he has created the VSAS research project on Variable Structure Automatic Systems (SASV), for fundamental research in automatic control and optimization. Applications of his research activities deal in one hand on vehicles and autonomous robots applications and in another hand on Modeling Analysis and Control of Systems with Multiple Energy sources. Recently. He created the MERIE network (Mediterranean Efficient and Renewable Intelligent Energies) inside the RMEI network in 2011. The aim of this group (see </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://nkms.free.fr/MGEF/MGEN.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) is to promote compatible and Efficient Renewable Energies in Mediterranean Countries. Recently NK M'Sirdi has created the HyRES Lab, an international open collaboration laboratory which includes up to 14 Mediterranean cooperating teams coming from 8 different mediterranean countries (see </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://nkms.free.fr/MGEF/HyRESLab.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He is the Chair of the MGEF: Mediterranean Green Energy Forum, created in SEB 2011: see </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://nkms.free.fr/MGEF/MGEF2015.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en Cours encadrées:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danny Khoury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation et contrôle automatique d'une Smart Oasis autonome avec sources d’énergies renouvelables. Doctorat AMU (LIS), bourse de l'USEK co encadrée avec Béchara Nehme MCF USEK depuis Février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONNEAU Antoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Appontage automatique d’hélicoptères, par temps de forts vents et de houle. Doctorat AMU (LIS), CIFRE avec AirBus Helicoptere. Date de début : 20/01/2018 ; Date de fin : 20/01/2021. Mon encadrement 40% ; co-directeurs : S. Mavromatis 50% et J Seiquera 10%</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation et simulation Multi Physique d'une batterie LIthium-Ion en vue de l'identification d'un modèle réaliste. Thèse à l’ENSA de Fès,  co dirigée avec le professeur Mohamed Oudghiri depuis Octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification des paramètres de modèles et Observateurs robustes pour la commande de batteries LIthium-Ion. Thèse à l’ENSA de Fès,  co dirigée avec le professeur Mohamed Oudghiri depuis Octobre 2019. j’ai invité les 2 doctorantes de l'ENSA à passer 3 mois au LIS de septembre à mi décembre 2019 et 3 mois en 2022. Une bourse de l’ambassade de France a été obtenue pour leur premier séjour au LIS..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses Co encadrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (soutenues avant fin 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.M. Mohamed Ahmed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Contrôle et commande d’une flotte de véhicules. Soutenue le 2 Décembre 2021. Codirigée avec A. Naamane (15%). à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mokhtari Mohamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Combinaison de lois de commande pour réguler la tension de sortie d'une éoliennes asynchrones utilisant un STATCOM ; Début Octobre 2017 fin Juin2020 Encadrement 30%, S. Zouggar 35%,M. Elhafiani 35%.Situation actuelle du diplômé : MA à l'Ecole Mohammedia des Ingénieurs (EMI) de Rabat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prototypage de systèmes mécatroniques pour l'optimisation de la durée de vie et l'amélioration de la maintenabilité. Début Octobre 2016 ; soutenue le 10 Décembre 2019 à l’AMU. Codirigée avec M Djeziri (25%) et A. Naamane (15%). à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khaled Frifita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation multiphysique de systèmes électriques pour la commande à Structure Variable et le prototypage. (est en CDI ingénieur depuis dec 2017). Soutenue en Septembre 2019 à l’AMU. (Bourse sur FUI 16 PFC). Date de début : 01/10/2014 ; Date de fin : 15/04/2018 Mon encadrement (%) : 60% et co-directeurs : Mohamed Boussak 30%, A Naamane 30%. CDI ingenieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyse et commande des systèmes électriques à énergies renouvelables. Soutenue en Septembre 2018 à l’ENIS de Sfax. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Ameni_Kchaou2/research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> these codirigée avec Yassine Koubaa prof à l’ENIS de Sfax et A. Naamane. Situation actuelle du diplômé : MA à l'ENIS de Sfax.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laura Costa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231355491</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Modélisation du comportement dynamique d'un deux-roues motorisé pour la reconstruction d'accidents et la détection d'incidents; sous la direction de Kouider Nacer M'Sirdi et de Thierry Serre, 2017 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017AIXM0597</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 2017-11-29 T23:59:59Z ; Aix-Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bechara Fadi Nehme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22482029X : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Augmentation de la durée de vie des panneaux photovoltaïques par surveillance et contrôle; sous la direction de Kouider Nacer M'Sirdi et de Tilda Akiki et de Aziz Naamane, 2016. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221586776 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2016AIXM4324 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2016-05-27T23:59:59Z [ Aix-Marseille ] ; Situation actuelle du diplômé : MA à l'USEK.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rana Ahmed</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198613237 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Energy management and control for hybrid renewable energy sources in rural area; sous la direction de Kouider Nacer M'Sirdi et de Abdelaziz Naamane, 2015 ; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015AIXM4353</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 2015-11-27T23:59:59Z Aix-Marseille. MA à l'AASTMT (Arab Academy for Science and Technology and Maritime Transport); Alexandria, EGYPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motaz Amer :</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198613415 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Power consumption optimization based on controlled demand for smart home structure; sous la direction de Kouider Nacer M'Sirdi et de Abdelaziz Naamane / , 2015 </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015AIXM4354 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2015-11-27T23:59:59Z Aix-Marseille. MA à l'AASTMT (Arab Academy for Science and Technology and Maritime Transport);  EGYPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et Prévision dans les systèmes de production d'énergies renouvelables multi sources et multi utilisateurs pour un bâtiment.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> par Mouna Abarkan sous la direction de Nacer k. Msirdi et de Hassan El markhi. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/?q=Abarkan+Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Soutenue le 19-12-2014 ; These AMU . </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01128926 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adil Mehdary</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181489074 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Développement d'outils de contrôle et d'analyse pour l'optimisation et la gestion de l'énergie pour système multiénergie ; sous la direction de Kouider Nacer M'Sirdi et de Aziz Naamane et de Mourad Trihi , 2013 AMU. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182557480 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013AIXM4300 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2013-10-03T23:59:59Z . Aix-Marseille MA à l'université de Casablanca, Maroc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182249433 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Systèmes mécatroniques à base d'observateurs embarqués pour la surveillance et le pilotage de Systèmes Automatisés à Structures Variables; sous la direction de Nacer M'Sirdi et de Aziz Naamane </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182460479 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013AIXM4326:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 2013-06-27T23:59:59Z [ Aix-Marseille. Directeur de l'entreprise RDI'UP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167882643 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Observateurs robustes pour le diagnostic et la dynamique des véhicules ; sous la direction de Kouider Nacer M'Sirdi et de Hassani Messaoud et de Aziz Naamane / [S.l.] : [s.n.] , 2011 ; </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166968501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2011AIX30021 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2011-12-02T23:59:59Z [ Aix-Marseille 3 ], CDI Ingénieur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faris Djohor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Perception, Actions et Synchronisation Automatiques Dans un Simulateur de conduite d’engins. Bourse ANR, a débuté en Octobre 2010. Encadrements : 60 % avec A. Naamane. (bourse sur contrat ANR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hayet Tlijani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> optimisation avec satisfaction des contraintes de trajectoire d’un robot mobile en utilisant les algorithmes génétiques et définition floue des contraintes. These Codirigée avec le professeur Jilani Knani à l’ENIT de Tunis souteneue en 2010. Maitre Assistante à l'ENIT à Tunis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaorisoa</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135496454 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et analyse d’une classe de systèmes complexes à structures variables : application à une serre agricole; sous la direction de Nacer Kouider M'Sirdi / [S.l.] : [s.n.] , 2009 ; </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009AIX30002</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2009-01-01T23:59:59Z [ Aix-Marseille 3 ]. MCF à liInstitut Mines-Télécom,  Lille,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnia Licer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Commande des allures de marche stables et optimales pour un robot bipède de type Compas. Soutenue le 24 Juillet 2008 au LESSI de la faculté des sciences de Fes. Attachée d'enseignement à la faculté de sciences de Fés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarek Madani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Caractérisation du fonctionnement des tambours sécheurs enrobeurs en vue de leur commande(pour la fabrication de matériaux de chaussées). Thèse de doctorat de l'UVSQ, soutenue le 26 novembre 2005. directeur de thèse. CIFRE en collaboration avec la SEMR de Blois (LCPC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Bouteldja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation des interactions dynamique poids lourds/infrastructure pour la génération d'alertes et l'amélioration de la sécurité routière. Bourse du LCPC. Encadré avec B. Jacob et V. Dolcemascolo du LCPC Paris. Soutenue le 22 novembre 2005. Actuellement Ingénieur LCPC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2005VERS0033 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Estimation de la dynamique du véhicule en interaction avec son environnement / le 2005-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099793555</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; sous la direction de Nacer M'Sirdi , 2005. MCF Amiens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nahla Khraief</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084436328 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Commande énergétique pour la marche des robots bipèdes planaires; sous la dir.de Nacer M'Sirdi , 2004, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2004VERS0012 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2004-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines ]. MA à Tunis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078963427 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Observation d'états d'un véhicule pour l'estimation du profil dans les traces de roulement; sous la dir. de N. K. M'Sirdi / [S. l.] : [s. n.] , 2003 ; </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003VERS0026</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; le 2003-01-01T23:59:59Z Versailles-St Quentin en Yvelines. Chargé de recherche IFSTTAR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Grosjean</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003VERS0029 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Environnements virtuels : contrôle d'application et exploration de scènes 3D. le 2003-01-01T23:59:59Z à Versailles-St Quentin en Yvelines </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07903067X </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; sous la dir. de Nacer M'Sirdi / [S.l.] : [s. n.] , 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lydie Nouvelière</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071043225 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Commandes robustes appliquées au contrôle assisté d'un véhicule à basse vitesse / par; sous la dir. de Nacer M'Sirdi / [S. l.] : [s. n.] , 2002 </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002VERS0023 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2002-01-01T23:59:59Z Versailles-St Quentin en Yvelines. MCF Evry.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002PA066329 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Conception préliminaire de manipulateurs mobiles et génération de consignes évolutionnaires : une méthodologie pour intégrer la commande dans l'évaluation de la structure ;le 2002-01-01T23:59:59Z [ Paris 6 ] </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07142136X : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la dir. de Nacer M'Sirdi. MCF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodchdi Merzouki</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069186928 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Méthodes d'estimation et compensations robustes et adaptatives; sous la dir. de N. K M'Sirdi ; </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002VERS008V </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; le 2002-01 -01T23:59:59Z, Versailles-St Quentin en Yvelines. MCF univ Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Hadri Hafid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Observateurs et Commande robustes: Applications à la dynamique des véhicules Thèse de doctorat de l’UVSQ. le 21 Décembre 2001 ; directeurs N. K M'Sirdi. MCF IUT Mantes la Jolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadia Cherrid</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176765816 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Commande et observateur par modes glissants d'ordre un et deux : application aux systèmes robotisés /; sous la direction de Kouider Nacer M'Sirdi / [S.l.] : [s.n.] , 2001 </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001VERS0033 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2001-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines ]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatima Errahimi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Commandes non linéaires robustes pour robots à pattes. Participation à l'encadrement de la thèse de troisième cycle à la faculté des sciences de Fès au Maroc.. Situation actuelle de la diplômée: Professeur à la Faculté des Sciences de Fès. Soutenue en 2001. Professeur à la FST de Fes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Driss El Ghanami</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071381759 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Contribution à la commande de systèmes complexes : application au contrôle énergétique de systèmes à pattes et à l'asservissement d'un doseur à dépesage; sous la dir. De Nacer Kouider M'Sirdi, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000VERS0023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2000-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines ] .Situation actuelle du diplômé : MA à l'EMI Rabat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boubaker Daachi</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07138166X : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Observateurs et commande neuronale adaptative pour systèmes robotisés ; sous la dir. de Nacer Kouider M'Sirdi / [S.l.] : [s.n.] , 2000 ; </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000VERS0020 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2000-01-01T23:59:59Z [ Versailes-St Quentin en Yvelines ]. MCF à Evry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smain Femmam</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053742737 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation et perception de matériaux par traitement de signaux non-stationnaires; sous la dir. de Nacer Kouider M'Sirdi, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1999VERS0001 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 1999-01-01T23:59:59Z Versailles-St Quentin en Yvelines. MCF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Beurier</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07138149X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1999PA066683 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Modelisation, analyse et controle de systemes mecaniques avec interaction avec l'environnement : aide a la conduite d'un tunnelier pour un forage en continu le 1999-01-10, T23:59:59Z [ Paris 6 ]; Sous la direction de NK M'SIRDi, 1999. Situation actuelle du diplômé : Chargé de Recherche IFSTTAR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabienne Butel Degrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Planification des mouvements contraints d'un robot grimpeur redondant présentant des flexibilités articulaires: Approche énergétique. (co-direction avec J.C. Guinot). doctorat de l’UPMC de Paris 6, Septembre 98, co-directeurs : N. K M’Sirdi et J C Guinot ; Situation actuelle du diplômé :. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de projet PSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071378057:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Commandes et observateurs pour systemes pneumatiques. methodologie pour la locomotion a pattes; sous la dir. de NK M'sirdi / [S.l.] : [s.n.] , 1998, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1998PA066704:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 1998-01-01T23:59:59Z [ Paris 6 ]. Situation actuelle du diplômé : Professeur à Reims</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abderraouf Benali</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">049601520 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Outils d'adaptation d'impedance d'une structure de micro-macro manipulation /; sous la direction de Nacer K M'sirdi. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1997PA066612 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 1997-01-01T23:59:59Z [ Paris 6 ]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Ravault</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06678090x : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">contribution a la commande avec reconstruction d'etat de robots manipulateurs a articulations flexibles; sous la dir. de Nacer Kouider M'sirdi / [s.l.] : [s.n.] , 1997 ; </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1997PA066712:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 1997-01-01T23:59:59Z Paris 6 ]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation et commande robuste en force d'un actionneur hydraulique confronte d'un environnement incertain : approche h et commande adaptative / le 1997-01-01T23:59:59Z [ Paris 6 ] ; </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">049558676:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de NK. M'sirdi, 1997. Situation actuelle du diplômé : MCF à Villetaneuse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Guihard</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1995PA066101 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Etude de lois de commande adaptatives d'actionneurs pneumatiques pour le controle dynamique d'un robot marcheur ; le 1995-01-01T23:59:59Z Paris6 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">044021054 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Situation actuelle du diplômé : Professeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Mrabti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à l'encadrement de la thèse d'Etat de Mr M. Mrabti sur la théorie de la commande robuste ; soutenue en Janvier 1996 à la faculté des Sciences de Fès. Situation actuelle du diplômé : Professeur à l'ENSA Fès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Djamel Boukhetala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation et commande de robots. Participation à l'encadrement de la thèse. Situation actuelle du diplômé : Professeur à l'ENP d'Alger. 1996</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S. Boucherit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Commandes non-lineaires et commandes robuste pour machines électriques. Participation à l'encadrement de la thèse d'Etat de M.S. Boucherit, soutenue en Mars 1995 à l'ENP d'Alger. Situation actuelle du diplômé : Maître de conférences à l'ENP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Macheqrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Participation à l'encadrement de la thèse. Modélisation et Identification pour la commande de processus thermiques. Situation actuelle du diplômé : professeur à la Faculté des Sciences de Fès. 1995.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.C Cadiou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude et mise en oeuvre de commandes sur un actionneur électrique avec jeux et frottements secs. Thèse de Doctorat, Université Paris 6, Juin 1994. (directeur de thèse). Situation actuelle du diplômé : Professeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Ramdani Louni</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1993PA066460 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Detection de ruptures de modeles et identification parametrique hybride de systemes non stationnaires le 1993-01-01, T23:59:59Z , Paris 6 </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">04415447X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; sous la direction de Nacer K M'sirdi , 1993</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chakib Bekkali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Poursuite de fréquence et estimation pour signaux non stationnaires ; au LESSI à Fès (Maroc) le 4 Janvier 1992. Identification récursive et application à la poursuite de fréquences. (codirecteur de thèse). Situation: Industriel au Maroc ; chef d’entreprise. Responsables : R. Radouane et N.K. M'Sirdi. Soutenue le 4 Janvier 1992 au LESSI de Fès, Maroc. Situation actuelle du diplômé : Professeur à la Faculté des Sciences de Fès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohcine Zouak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au LESSI à Fès (Maroc) le 4 Janvier 1992. Identification de systèmes variant dans le temps par des algorithmes de poursuite de pôles et zéros. Responsables : R. Radouane et N.K. M'Sirdi. Soutenue le 4 01 92 au LESSI de Fès, Maroc. Situation actuelle du diplômé : Professeur à la Faculté des Sciences de Fès. Participation 40%</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1991PA066408 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Contribution a la commande dynamique adptative des robots manipulateurs rapides le 1991-01-01T23:59:59Z [ Paris 6 ] </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">044209959 :</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 1991. Situation actuelle du diplômé : Professeur à l'IUT de Vélizy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">H. A. Tjokronegoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estimation adaptative des paramètres de systèmes variant dans le temps et détection de ruptures. au LAG à l'INPG, Grenoble le 14 Décembre 1990. Actuellement Professeur à Polytechnique Bandung.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazen Samaan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude et Réalisation d'un système expert en Identification et Commande adaptative. Thèse dirigée par I. D. Landau au LAG. Participation 1989</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Van Den Bosche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation et Identification d'un bras manipulateur souple à 1 DDL. Thèse dirigée par I. D. Landau au LAG. Participation à l'encadrement 1988</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude d'un système de transmission par courroie souple. Thèse dirigée par I. D. Landau au LAG. Participation à l'encadrement 1988 avec M. M’saad et ID Landau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et commande des systèmes électriques à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDL6'06, Actes des Troisièmes Journées des Doctorants du LSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pujalte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic panels life span increase by control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predictive Modelling for Energy Management and Power Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review of Ageing Mechanisms and State of Health Estimation Methods for Battery Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Littlewood; Robert J. Howlett; Alfonso Capozzoli; Lakhmi C. Jain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings. Proceedings of SEB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, Springer, pp.506-518, 2019, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9868-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery electro-thermal modelling and internal states co-estimation for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M’sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri Bentaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.107072. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized fault-tolerant controller based on cooperative smart-wireless sensors in large-scale buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M’sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Network and Computer Applications, 214, pp.103605. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2023.103605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Thermal Parameter Identification and Core Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghi̇ri̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeknik Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1495-1504. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2339/politeknik.1161986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Thermal Parameter Identification and Core Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghi̇ri̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeknik Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1495-1504. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2339/politeknik.1161986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sliding mode estimation of state of charge implemented on a field programmable gate array Spartan‐6 Xilinx device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheireddine Lamamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/est2.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Sensors to Drive Anaerobic Digestion under a Synergetic Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Semcheddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naguib Harmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naguib Harmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.430. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Approach for Feature Drift Detection in Embedded Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1024 - 1029. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular paper Review of Different MPPT techniques for a Photovoltaic Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation &amp; Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.195 - 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Smart Grid Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7th International Conference on Sustainability and Energy in Buildings (SEB) jul 2015 Lisbon, 83, pp.428-433. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance tolerant control of shunt active power filter under unbalanced non linear load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.2079−2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement tolerant control of shunt active power filter under unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VSAS approch gives the best MPPT for solar energy sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Energy and Sustainable Development (RESD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.60/71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Power Tracking by VSAS approach for Wind Turbine, Renewable Energy Sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Meghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Energy and Sustainable Development (RESD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21622/resd.2015.01.1.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Control of Motor Drive Systems: A Data Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Parastvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Khosrowjerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Maximum Power Tracking by VSAS approach for Permanent Magnet Direct Drive WECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Sensor for Vehicle Speed Based on Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in Perturb and Observe Method Using State Flow Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Ahmed Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.614-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Energy Consumption for a Building Using Wind and Solar Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.567-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Hybrid Renewable Energy Systems (HRES) Using PSO for Cost Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motaz Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New VSAS approach for Maximum Power Tracking for Renewable Energy Sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.708-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sliding Mode Observer for Estimation of State of Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp 377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria control strategies of Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of Renewable Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.465 &amp;ndash; 472. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange Dynamic Modeling of a Multi-Fingered Robot Hand in Free Motion Considering the Coupling Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boughdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Mechanics Engineering (2012), pp.1659-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Control of a Multi-Fingered Robot Hand for Grasping Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boughdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2012), pp.923-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic simulation of gyroscopically stabilized single-wheel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol.2 (No.2, 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Persistent Model for A Class of MIMO Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Polytechnic Institute of Iasi, Journal of the Automatic Control and Computer Engineering - Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, tome LVII (LXI) Fasc. 4, ISSN: 12202169, pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-SMO: Sliding Mode Observers for Structured Estimation in Vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research and Reviews in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.604-6011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Vehicle Longitudinal Tire Force with FOSMO & SOSMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.1516-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contact Forces and Road Profile using High Order Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEHICLE DYNAMICS CONTROL USING BOND GRAPH WITH SLIDING MODE OBSERVERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santiago Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue IJSPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, SPECIAL ISSUE OF THE I3M 2009 MULTICONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backsepping-Based NSGA for Greenhouse Control with Real Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International REvue of Automatic COntrol (IREACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Sliding-Mode Observer for Estimation of Vehicle Dynamic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding-mode observer for estimation of vehicle dynamic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3-4), pp.190-207. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Systems via Delayed State Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. Boukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIC Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding-mode observer for estimation of vehicle dynamic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.190 - 207. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched Complex System Analysis for Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.75--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched Complex System Analysis for Modeling, Control and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L H Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int Journal of Sciences and Techniques of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Linearization and Linear Observer for a Quadrotor Unmanned Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtari A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghriche K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belaidi A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.71--91 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Profiles Inputs to evaluate loads on the wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp 285-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Adaptative de Commande Décentralisée par Mode de Glissement des Systèmes Articulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhetala D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Technologie de lÁutomatique (e-sta)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbiri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, Supplement, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road profile inputs for evaluation of loads on the wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (S1), pp. 359-369. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423110500108945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Observers for Systems with Unknown Inputs: Application to estimate the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, D (8), pp.989-997. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440705X34658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road profile inputs for evaluation of the loads on the wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, Supplement, pp.359--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-mode observers for systems with unknown inputs: application to estimating the road profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 219 (8), pp 989-997. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440705X34658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of the Backlash Effects in an Electrical Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzouki R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadiou J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy based control for the walking of a 7-DOF biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khraief N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumatic robot leg control via second order sliding mode technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errahimi F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkan H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building environment maps using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.72--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stabilizing N-dimensional chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.473--481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Observers for Systems with Unknown Inputs: Application to estimate the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observers and Estimation of the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 112 (6), pp 1312-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Energy Control based on Limit Cycles (CLC): Application for walking of a biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khraief N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licer O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observers and Estimation of the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 112 (6), pp.1312--1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Stick-Slip Phenomenon in an Electrical Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzouki R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadiou J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.398--405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new decentralized variable Structure control for robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhetala D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherit M.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.28--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de cartes d'environnements par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RS - JESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.527--549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of global invariant sets for chaotic systems: An energy based control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.1403--1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling chaotic and hyperchaotic systems via energy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (7), pp.1015--1025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive control and observer for a robot with pneumatic actuactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errahimi F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherrid H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkane H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (Cambridge University Press, 2002), pp.167--173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels slip regulation based on sliding mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadiou J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Transactions Journal of Passenger Cars - Mechanical Systems (ISBN 0--7680-1102--7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of an Adaptive Notch Filter for Spectral Analysis of Coherent Lidar Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13 (1), pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02902272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILTRES EN PEIGNE ADAPTATIFS POUR L'ESTIMATION DES COMPOSANTES HARMONIQUES D'UN SIGNAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-805-C2-808. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible effects in the paramagnetic-state of DyVO4 in the crystallographic distorted phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (1), pp.169-175. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01984004501016900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSAS Models for Energy Processes and a Greenhouse Simulation and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M’sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Electronic Engineering and Renewable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bekkay, Hajji and Mellit, Adel and Gagliano, Antonio and Rabhi, Abdelhamid and Amine Koulali, Mohammed, May 2022, Saida-Oujda, Morocco. pp.999-1009, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6223-3_102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching predictive controller for building optimal thermal comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Benzaama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Mediterranean Conference on Control and Automation (MED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vouliagmeni, Greece. pp.127-132, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy-Logic Sliding-Mode Control Strategy for Floating Interleaved Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Sirdi Nacer Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Autonomous Greenhouse Design Modeling and Simulation as a Variable Structure Automatic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Morocco, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Maximization Analysis of a Wind Electric Water Pumping System using STATCOM and Modified Enhanced Perturb & Observe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Green Technologies Conference (GreenTech) https://ieeexplore.ieee.org/document/9458467/metrics#metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Denver, CO, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Pack Thermal Modeling, Simulation and electric model Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEERE2020 2nd International Conference on Electronic Engineering and Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Current Controllers Combined with Single Input Fuzzy Logic Voltage Controllers to Regulate Asynchronous Wind Turbine Output Terminals Using STATCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Elhafyani1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Thermal Model of Li-ion battery pack with cylindrical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchareb Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC'20 the International Conference on Renewable Energy for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal coupled battery model : State of charge, core and surface temperatures estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEERE2020 2nd International Conference on Electronic Engineering and Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Control based on State Estimation for the Convoy of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahmoud Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCARV 2020 : XIV. International Conference on Control Automation Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Control based on State Estimation for the Convoy of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-M Mohamed-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Conference on Control Automation Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, BARCELONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Control based on State Estimation for the Convoy of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoud Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCARV 2020: 14ème International Conference on Control Automation Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effect of Temperature on Degradation Modes of PV Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Zeghondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC'20 the International Conference on Renewable Energy for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/redec49234.2020.9163604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Observer Design for Battery State of Charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC'20 the International Conference on Renewable Energy for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Estimation of Helicopters Vibrations by Adaptive Notch Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009910302010207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULL MODELLING AND SLIDING MODE CONTROL FOR A QUADROTOR UAV IN VISUAL SERVOING TASK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choukri Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Estimation of the Thermal Behavior of CPU-GPU SoCs for Prediction and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Integrated Modeling and Analysis in Applied Control and Automation, 2019–IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Control Approaches Designed for a Quadrotor in a Visual Servoing Task without Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choukri Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATH TRACKING FOR THE CONVOY OF AUTONOMOUS VEHICLES BASED ON A NON-LINEAR PREDICTIVE CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoud Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROPOSED SHEPHERD MODEL OF A LI-ION OPEN CIRCUIT BATTERY BASED ON DATA FITTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Hemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Prediction for Ship Motion in Rotorcraft Maritime Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CEAS Specialist Conference on Guidance, Navigation &amp; Control - EUROGNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATH TRACKING FOR THE CONVOY OF AUTONOMOUS VEHICLES BASED ON A NON-LINEAR PREDICTIVE CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-M Mohamed-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON INTEGRATED MODELING AND ANALYSIS IN APPLIED CONTROL AND AUTOMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This paper aims to provide a structured review of aging mechanisms that aect the battery performance and also some of the most relevant algorithms that were used in the recent literature to predict the actual health of the battery. Finally, and based on the dierent approaches that were studied evaluation criteria are proposed to help judge the performance of State Of Health (SOH) estimation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th KES International Conference on Sustainability and Energy in Buildings 2019 (SEB19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Power Maximization of an Asynchronous Wind Electric Water Pumping System Using Single Input Fuzzy Logic Controller & Modified Enhanced Perturb and Observe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Information &amp; Communication Technologies SMARTICT 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROPOSED SHEPHERD MODEL OF A LI-ION OPEN CIRCUIT BATTERY BASED ON DATA FITTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Hemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavior of a building using RES energy and A control strategy of DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byou Abdelilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hossain Abarkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference of Computer Science and Renewable Energies (ICCSRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSRE.2019.8807673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OVERVIEW OF STATE OF CHARGE(SOC) AND STATE OF HEALTH(SOH) ESTIMATION METHODS OF LI-ION BATTERIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Easy-to-construct Power Model for Embedded and Mobile Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006915805410545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Notch Filters for Prediction of Narrow Band Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFEA 2018 September 24 - 26 in Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Space Models for Power SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boussak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Coupled Electrical and Thermal Model for PV-T Solar Energy Collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benabdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marco Tina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Carbide Silicon transistors in a switch-mode power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSEC IEEE 6th Int Renewable and Sustainable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation orientée diagnostic des composants électroniques embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal Model of a Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boussak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a switch-mode power supply with soft switching and analog control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Loads of a Smart House and Consumption Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Boukara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Accurate and a High-Performance Power Profiler for Embedded Systems and Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM '18 21st ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Analysis Of Asynchronous Wind Turbine In Presence Of Static Synchronous Compensator Operating With Fuzzy Logic Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRES 2018 : 6th european conference on renewable energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRES, Jun 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Powered Two-Wheeler dynamic behavior for emergency situations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois-Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Con¬ference Vehicle System Dynamics, Identification and Anomalies ; VSDIA 2018, November 5 - 7, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest,, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Analysis Of Asynchronous Wind Turbine In Presence Of Static Synchronous Compensator Operating With Fuzzy Logic Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRES 2018, 6th Eur. Conf. Ren. Energy Sys. 25-27 June 2018, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Istanbul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and thermal modeling and aging study of a C2M0025120D silicon carbide-based power MOSFET transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Circuit Voltage of a Lithium ion Battery Model adjusted by data fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Hemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nominal Model for Vehicle Dynamics and Estimation of Input Forces and Tire Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Charge Controller with a Data Acquisition System Based on Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byou Abdelilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkan Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkan El Hossain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Best MPPT Algorithms for control of PV Sources RUCA Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2017- International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Modelling of an Embedded Mobile CPU-GPU Chip for Feature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.338-345, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006470803380345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Sliding Mode Control based Maximum Power Point Tracking method for a PV stand-alone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assil Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Systems and Control (ICSC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Batna, Algeria. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2017.7958702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a New Operating Point For PV Panels Seeking Maximum Life Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialist Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Washington, DC, 2017, pp. 1968-1972., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Model of a SiC Power MOSFET Variables Estimation and Control of a Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boussak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2017- International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006460806370643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring residuals by faults structural decoupling from bicausal diagnostic bond graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Namaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph, ICBGM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, Quebec, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Prognosis Based on Physical and Stochastic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2016 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on PV panels: materials and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkm Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, CARDIF, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric approach for PV modules degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkm 'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of ageing effects in PV cells and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkm Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, CARDIF, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-climate optimal control for an experimental greenhouse automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de caract&#233;ristiques &#233;v&#232;nementielles de production par la d&#233;tection de variations d&#39;&#233;tat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect field oriented control: a control stategy for electric wind power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tlijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hamamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation for MIMO Hybrid Dynamical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando, FL, USA, Unknown Region. pp.5455-5460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic Parameters Control-Based Decision Analysis to Improve Greenhouse Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled models for vehicle dynamics and estimation of coupling terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation dynamique d'un kart électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence internationale de modélisation et simulation MOSIM’10 – 10 au 12 mai 2010 – Hammamet – Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Observers for Vehicle Dynamics and Variable Structure Automatic Systems (SMO-VSAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 11th International Workshop on Variable Structure Systems (VSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled models for vehicle dynamics and estimation of coupling terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirdi B Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Splitting and First Order Sliding Mode Observers for Estimation and Diagnosis in Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Transportation Systems Redondo Beach, CA, USA, September 2-4, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Redondo Beach, United States. pp.407-412, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090902-3-us-2007.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Climate Modeling : Observability and Identification for Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. Boukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Observers for Estimation of Performance of Heavy Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Adavances in Vehicle Control and Safety (AVCS 2007), Feb 2007, Buenos Aires, Argentina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contac Forces and Tire Road Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007 Mediterranean Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for Control and diagnosis for a class of Non Linear complex switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicle Control and Safety AVCS 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMIT CYCLES STABILITY FOR COMPLEX SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle State and Parameters Estimation Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Vehicle Control and Safety 2007 (AVCS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Analytiques de Détection de Défauts sur le Véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d&amp;apos;Automatique CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse discriminante pour le diagnostic - Application à une serre agricole expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Redundancy Techniques for Faults in Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Mediteraneen Conference (MED05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limassol, Cyprus. pp.1585--1590, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1469818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over or Under Pressure Detection of Tire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Sciences of Electronic, Technologies of Information and Telecommunications (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'estimation de l'état et des forces d'Interaction Véhicule-Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers With Unknown Inputs to Estimate Contact Forces and Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers with unknown inputs for Estimation of the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Robotics, ICAR’01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hungary. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaits stabilization for legged robots using energetic regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation temporelle des algorithmes de vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blazevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RML algorithm for retrieval of sinusoids with cascaded notch filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP-88., International Conference on Acoustics, Speech, and Signal Processing, New York, NY, USA, 1988, pp. 2484-2487 vol.4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostabilisation des predicteurs arma adaptatifs a entree sinusoïdale, controles par l'erreur a priori et a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme coll GRETSI, Groupe d’Etudes du Traitement du Signal et des Images http://documents.irevues.inist.fr/handle/2042/9831/discover?query=M%27sirdi&amp;submit=Aller&amp;rpp=5&amp;sort_by=score&amp;order=DESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spectrale adaptative de signaux a bandes étroites multiplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1985 - Xème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1985, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven monitoring of Systems On Chip for Multifunction Modular Cockpit Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Summer School on INtelligent signal processing for FrontIEr Research and Industry (INFIERI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wuhan, China. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR MEASURING A SEDATION STATE OF A PATIENT FIELD OF THE INVENTION The present invention relates to a method for automatically and continuously measuring a sedation state of a patient 5 in an intensive care unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Boussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Titre de l’invention : N/REF 759 - SEDREA - V/REF Projet de brevet - 11030EP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement par Apprentissage Participatif Axé Projet Applicatif : Application : projet WESET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse du comportement d'un Bâtiment équipé d'un Système Multi Sources d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Sirdi Nacer Kouider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Aix Marseille Université et l'Université Sidi Mohamed Ben Abdellah, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage d'un système de surveillance des systèmes embarqués pour le projet MMCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kouider Nacer M'Sirdi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Biographie de Nacer K. M'Sirdi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-nacer-msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9485-6429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061087823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nacer K M'Sirdi is professor (CE 1) at Polytech Marseille and Aix Marseille University (AMU) from February 2005. He got the Phd in Electronics at ENSERG shool of INPG Grenoble (1983) and the Doctorat d’Etat in adaptive signal processing for non-stationary signals at the ENSIEG of INPG, Grenoble, in 1988 (Laboratory of Automatic of Grenoble). He was assistant professor, in signal processing and automatic control, in University of Paris 6 in 1987 and Professor at University of Versailles in 1993. He was the dean of the research Laboratory of Robotics of Versailles (the LRV that he has created in 1999), from 2000 to 2004. From 2005 up to now, he is a research member of the LSIS (UMR CNRS 7296 which became the LIS UMR 7020). His main research activities deal with adaptive and robust control, signal processing, diagnosis and observation for complex systems such as vehicles and robots. In 2009 he has created the VSAS research project on Variable Structure Automatic Systems (SASV), for fundamental research in automatic control and optimization. Applications of his research activities deal in one hand on vehicles and autonomous robots applications and in another hand on Modeling Analysis and Control of Systems with Multiple Energy sources. Recently. He created the MERIE network (Mediterranean Efficient and Renewable Intelligent Energies) inside the RMEI network in 2011. The aim of this group (see </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://nkms.free.fr/MGEF/MGEN.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) is to promote compatible and Efficient Renewable Energies in Mediterranean Countries. Recently NK M'Sirdi has created the HyRES Lab, an international open collaboration laboratory which includes up to 14 Mediterranean cooperating teams coming from 8 different mediterranean countries (see </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://nkms.free.fr/MGEF/HyRESLab.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He is the Chair of the MGEF: Mediterranean Green Energy Forum, created in SEB 2011: see </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://nkms.free.fr/MGEF/MGEF2015.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en Cours encadrées:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danny Khoury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation et contrôle automatique d'une Smart Oasis autonome avec sources d’énergies renouvelables. Doctorat AMU (LIS), bourse de l'USEK co encadrée avec Béchara Nehme MCF USEK depuis Février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONNEAU Antoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Appontage automatique d’hélicoptères, par temps de forts vents et de houle. Doctorat AMU (LIS), CIFRE avec AirBus Helicoptere. Date de début : 20/01/2018 ; Date de fin : 20/01/2021. Mon encadrement 40% ; co-directeurs : S. Mavromatis 50% et J Seiquera 10%</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation et simulation Multi Physique d'une batterie LIthium-Ion en vue de l'identification d'un modèle réaliste. Thèse à l’ENSA de Fès,  co dirigée avec le professeur Mohamed Oudghiri depuis Octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification des paramètres de modèles et Observateurs robustes pour la commande de batteries LIthium-Ion. Thèse à l’ENSA de Fès,  co dirigée avec le professeur Mohamed Oudghiri depuis Octobre 2019. j’ai invité les 2 doctorantes de l'ENSA à passer 3 mois au LIS de septembre à mi décembre 2019 et 3 mois en 2022. Une bourse de l’ambassade de France a été obtenue pour leur premier séjour au LIS..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses Co encadrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (soutenues avant fin 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.M. Mohamed Ahmed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Contrôle et commande d’une flotte de véhicules. Soutenue le 2 Décembre 2021. Codirigée avec A. Naamane (15%). à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mokhtari Mohamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Combinaison de lois de commande pour réguler la tension de sortie d'une éoliennes asynchrones utilisant un STATCOM ; Début Octobre 2017 fin Juin2020 Encadrement 30%, S. Zouggar 35%,M. Elhafiani 35%.Situation actuelle du diplômé : MA à l'Ecole Mohammedia des Ingénieurs (EMI) de Rabat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prototypage de systèmes mécatroniques pour l'optimisation de la durée de vie et l'amélioration de la maintenabilité. Début Octobre 2016 ; soutenue le 10 Décembre 2019 à l’AMU. Codirigée avec M Djeziri (25%) et A. Naamane (15%). à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khaled Frifita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation multiphysique de systèmes électriques pour la commande à Structure Variable et le prototypage. (est en CDI ingénieur depuis dec 2017). Soutenue en Septembre 2019 à l’AMU. (Bourse sur FUI 16 PFC). Date de début : 01/10/2014 ; Date de fin : 15/04/2018 Mon encadrement (%) : 60% et co-directeurs : Mohamed Boussak 30%, A Naamane 30%. CDI ingenieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyse et commande des systèmes électriques à énergies renouvelables. Soutenue en Septembre 2018 à l’ENIS de Sfax. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Ameni_Kchaou2/research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> these codirigée avec Yassine Koubaa prof à l’ENIS de Sfax et A. Naamane. Situation actuelle du diplômé : MA à l'ENIS de Sfax.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laura Costa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231355491</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Modélisation du comportement dynamique d'un deux-roues motorisé pour la reconstruction d'accidents et la détection d'incidents; sous la direction de Kouider Nacer M'Sirdi et de Thierry Serre, 2017 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017AIXM0597</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 2017-11-29 T23:59:59Z ; Aix-Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bechara Fadi Nehme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22482029X : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Augmentation de la durée de vie des panneaux photovoltaïques par surveillance et contrôle; sous la direction de Kouider Nacer M'Sirdi et de Tilda Akiki et de Aziz Naamane, 2016. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221586776 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2016AIXM4324 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2016-05-27T23:59:59Z [ Aix-Marseille ] ; Situation actuelle du diplômé : MA à l'USEK.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rana Ahmed</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198613237 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Energy management and control for hybrid renewable energy sources in rural area; sous la direction de Kouider Nacer M'Sirdi et de Abdelaziz Naamane, 2015 ; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015AIXM4353</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 2015-11-27T23:59:59Z Aix-Marseille. MA à l'AASTMT (Arab Academy for Science and Technology and Maritime Transport); Alexandria, EGYPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motaz Amer :</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198613415 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Power consumption optimization based on controlled demand for smart home structure; sous la direction de Kouider Nacer M'Sirdi et de Abdelaziz Naamane / , 2015 </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015AIXM4354 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2015-11-27T23:59:59Z Aix-Marseille. MA à l'AASTMT (Arab Academy for Science and Technology and Maritime Transport);  EGYPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et Prévision dans les systèmes de production d'énergies renouvelables multi sources et multi utilisateurs pour un bâtiment.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> par Mouna Abarkan sous la direction de Nacer k. Msirdi et de Hassan El markhi. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/?q=Abarkan+Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Soutenue le 19-12-2014 ; These AMU . </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01128926 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adil Mehdary</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181489074 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Développement d'outils de contrôle et d'analyse pour l'optimisation et la gestion de l'énergie pour système multiénergie ; sous la direction de Kouider Nacer M'Sirdi et de Aziz Naamane et de Mourad Trihi , 2013 AMU. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182557480 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013AIXM4300 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2013-10-03T23:59:59Z . Aix-Marseille MA à l'université de Casablanca, Maroc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182249433 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Systèmes mécatroniques à base d'observateurs embarqués pour la surveillance et le pilotage de Systèmes Automatisés à Structures Variables; sous la direction de Nacer M'Sirdi et de Aziz Naamane </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182460479 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013AIXM4326:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 2013-06-27T23:59:59Z [ Aix-Marseille. Directeur de l'entreprise RDI'UP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167882643 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Observateurs robustes pour le diagnostic et la dynamique des véhicules ; sous la direction de Kouider Nacer M'Sirdi et de Hassani Messaoud et de Aziz Naamane / [S.l.] : [s.n.] , 2011 ; </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166968501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2011AIX30021 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2011-12-02T23:59:59Z [ Aix-Marseille 3 ], CDI Ingénieur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faris Djohor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Perception, Actions et Synchronisation Automatiques Dans un Simulateur de conduite d’engins. Bourse ANR, a débuté en Octobre 2010. Encadrements : 60 % avec A. Naamane. (bourse sur contrat ANR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hayet Tlijani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> optimisation avec satisfaction des contraintes de trajectoire d’un robot mobile en utilisant les algorithmes génétiques et définition floue des contraintes. These Codirigée avec le professeur Jilani Knani à l’ENIT de Tunis souteneue en 2010. Maitre Assistante à l'ENIT à Tunis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaorisoa</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135496454 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et analyse d’une classe de systèmes complexes à structures variables : application à une serre agricole; sous la direction de Nacer Kouider M'Sirdi / [S.l.] : [s.n.] , 2009 ; </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009AIX30002</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2009-01-01T23:59:59Z [ Aix-Marseille 3 ]. MCF à liInstitut Mines-Télécom,  Lille,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnia Licer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Commande des allures de marche stables et optimales pour un robot bipède de type Compas. Soutenue le 24 Juillet 2008 au LESSI de la faculté des sciences de Fes. Attachée d'enseignement à la faculté de sciences de Fés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarek Madani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Caractérisation du fonctionnement des tambours sécheurs enrobeurs en vue de leur commande(pour la fabrication de matériaux de chaussées). Thèse de doctorat de l'UVSQ, soutenue le 26 novembre 2005. directeur de thèse. CIFRE en collaboration avec la SEMR de Blois (LCPC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Bouteldja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation des interactions dynamique poids lourds/infrastructure pour la génération d'alertes et l'amélioration de la sécurité routière. Bourse du LCPC. Encadré avec B. Jacob et V. Dolcemascolo du LCPC Paris. Soutenue le 22 novembre 2005. Actuellement Ingénieur LCPC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2005VERS0033 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Estimation de la dynamique du véhicule en interaction avec son environnement / le 2005-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099793555</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; sous la direction de Nacer M'Sirdi , 2005. MCF Amiens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nahla Khraief</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084436328 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Commande énergétique pour la marche des robots bipèdes planaires; sous la dir.de Nacer M'Sirdi , 2004, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2004VERS0012 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2004-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines ]. MA à Tunis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078963427 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Observation d'états d'un véhicule pour l'estimation du profil dans les traces de roulement; sous la dir. de N. K. M'Sirdi / [S. l.] : [s. n.] , 2003 ; </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003VERS0026</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; le 2003-01-01T23:59:59Z Versailles-St Quentin en Yvelines. Chargé de recherche IFSTTAR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Grosjean</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003VERS0029 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Environnements virtuels : contrôle d'application et exploration de scènes 3D. le 2003-01-01T23:59:59Z à Versailles-St Quentin en Yvelines </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07903067X </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; sous la dir. de Nacer M'Sirdi / [S.l.] : [s. n.] , 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lydie Nouvelière</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071043225 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Commandes robustes appliquées au contrôle assisté d'un véhicule à basse vitesse / par; sous la dir. de Nacer M'Sirdi / [S. l.] : [s. n.] , 2002 </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002VERS0023 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2002-01-01T23:59:59Z Versailles-St Quentin en Yvelines. MCF Evry.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002PA066329 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Conception préliminaire de manipulateurs mobiles et génération de consignes évolutionnaires : une méthodologie pour intégrer la commande dans l'évaluation de la structure ;le 2002-01-01T23:59:59Z [ Paris 6 ] </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07142136X : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la dir. de Nacer M'Sirdi. MCF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodchdi Merzouki</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069186928 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Méthodes d'estimation et compensations robustes et adaptatives; sous la dir. de N. K M'Sirdi ; </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002VERS008V </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; le 2002-01 -01T23:59:59Z, Versailles-St Quentin en Yvelines. MCF univ Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Hadri Hafid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Observateurs et Commande robustes: Applications à la dynamique des véhicules Thèse de doctorat de l’UVSQ. le 21 Décembre 2001 ; directeurs N. K M'Sirdi. MCF IUT Mantes la Jolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadia Cherrid</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176765816 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Commande et observateur par modes glissants d'ordre un et deux : application aux systèmes robotisés /; sous la direction de Kouider Nacer M'Sirdi / [S.l.] : [s.n.] , 2001 </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001VERS0033 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2001-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines ]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatima Errahimi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Commandes non linéaires robustes pour robots à pattes. Participation à l'encadrement de la thèse de troisième cycle à la faculté des sciences de Fès au Maroc.. Situation actuelle de la diplômée: Professeur à la Faculté des Sciences de Fès. Soutenue en 2001. Professeur à la FST de Fes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Driss El Ghanami</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071381759 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Contribution à la commande de systèmes complexes : application au contrôle énergétique de systèmes à pattes et à l'asservissement d'un doseur à dépesage; sous la dir. De Nacer Kouider M'Sirdi, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000VERS0023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 2000-01-01T23:59:59Z [ Versailles-St Quentin en Yvelines ] .Situation actuelle du diplômé : MA à l'EMI Rabat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boubaker Daachi</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07138166X : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Observateurs et commande neuronale adaptative pour systèmes robotisés ; sous la dir. de Nacer Kouider M'Sirdi / [S.l.] : [s.n.] , 2000 ; </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000VERS0020 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2000-01-01T23:59:59Z [ Versailes-St Quentin en Yvelines ]. MCF à Evry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smain Femmam</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053742737 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation et perception de matériaux par traitement de signaux non-stationnaires; sous la dir. de Nacer Kouider M'Sirdi, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1999VERS0001 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 1999-01-01T23:59:59Z Versailles-St Quentin en Yvelines. MCF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Beurier</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07138149X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1999PA066683 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Modelisation, analyse et controle de systemes mecaniques avec interaction avec l'environnement : aide a la conduite d'un tunnelier pour un forage en continu le 1999-01-10, T23:59:59Z [ Paris 6 ]; Sous la direction de NK M'SIRDi, 1999. Situation actuelle du diplômé : Chargé de Recherche IFSTTAR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabienne Butel Degrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Planification des mouvements contraints d'un robot grimpeur redondant présentant des flexibilités articulaires: Approche énergétique. (co-direction avec J.C. Guinot). doctorat de l’UPMC de Paris 6, Septembre 98, co-directeurs : N. K M’Sirdi et J C Guinot ; Situation actuelle du diplômé :. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de projet PSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071378057:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Commandes et observateurs pour systemes pneumatiques. methodologie pour la locomotion a pattes; sous la dir. de NK M'sirdi / [S.l.] : [s.n.] , 1998, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1998PA066704:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; le 1998-01-01T23:59:59Z [ Paris 6 ]. Situation actuelle du diplômé : Professeur à Reims</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abderraouf Benali</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">049601520 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Outils d'adaptation d'impedance d'une structure de micro-macro manipulation /; sous la direction de Nacer K M'sirdi. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1997PA066612 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 1997-01-01T23:59:59Z [ Paris 6 ]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Ravault</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06678090x : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">contribution a la commande avec reconstruction d'etat de robots manipulateurs a articulations flexibles; sous la dir. de Nacer Kouider M'sirdi / [s.l.] : [s.n.] , 1997 ; </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1997PA066712:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> le 1997-01-01T23:59:59Z Paris 6 ]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation et commande robuste en force d'un actionneur hydraulique confronte d'un environnement incertain : approche h et commande adaptative / le 1997-01-01T23:59:59Z [ Paris 6 ] ; </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">049558676:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de NK. M'sirdi, 1997. Situation actuelle du diplômé : MCF à Villetaneuse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Guihard</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1995PA066101 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Etude de lois de commande adaptatives d'actionneurs pneumatiques pour le controle dynamique d'un robot marcheur ; le 1995-01-01T23:59:59Z Paris6 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">044021054 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Situation actuelle du diplômé : Professeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Mrabti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à l'encadrement de la thèse d'Etat de Mr M. Mrabti sur la théorie de la commande robuste ; soutenue en Janvier 1996 à la faculté des Sciences de Fès. Situation actuelle du diplômé : Professeur à l'ENSA Fès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Djamel Boukhetala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation et commande de robots. Participation à l'encadrement de la thèse. Situation actuelle du diplômé : Professeur à l'ENP d'Alger. 1996</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S. Boucherit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Commandes non-lineaires et commandes robuste pour machines électriques. Participation à l'encadrement de la thèse d'Etat de M.S. Boucherit, soutenue en Mars 1995 à l'ENP d'Alger. Situation actuelle du diplômé : Maître de conférences à l'ENP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Macheqrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Participation à l'encadrement de la thèse. Modélisation et Identification pour la commande de processus thermiques. Situation actuelle du diplômé : professeur à la Faculté des Sciences de Fès. 1995.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.C Cadiou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude et mise en oeuvre de commandes sur un actionneur électrique avec jeux et frottements secs. Thèse de Doctorat, Université Paris 6, Juin 1994. (directeur de thèse). Situation actuelle du diplômé : Professeur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Ramdani Louni</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1993PA066460 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Detection de ruptures de modeles et identification parametrique hybride de systemes non stationnaires le 1993-01-01, T23:59:59Z , Paris 6 </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">04415447X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; sous la direction de Nacer K M'sirdi , 1993</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chakib Bekkali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Poursuite de fréquence et estimation pour signaux non stationnaires ; au LESSI à Fès (Maroc) le 4 Janvier 1992. Identification récursive et application à la poursuite de fréquences. (codirecteur de thèse). Situation: Industriel au Maroc ; chef d’entreprise. Responsables : R. Radouane et N.K. M'Sirdi. Soutenue le 4 Janvier 1992 au LESSI de Fès, Maroc. Situation actuelle du diplômé : Professeur à la Faculté des Sciences de Fès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohcine Zouak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au LESSI à Fès (Maroc) le 4 Janvier 1992. Identification de systèmes variant dans le temps par des algorithmes de poursuite de pôles et zéros. Responsables : R. Radouane et N.K. M'Sirdi. Soutenue le 4 01 92 au LESSI de Fès, Maroc. Situation actuelle du diplômé : Professeur à la Faculté des Sciences de Fès. Participation 40%</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1991PA066408 : </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Contribution a la commande dynamique adptative des robots manipulateurs rapides le 1991-01-01T23:59:59Z [ Paris 6 ] </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">044209959 :</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 1991. Situation actuelle du diplômé : Professeur à l'IUT de Vélizy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">H. A. Tjokronegoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estimation adaptative des paramètres de systèmes variant dans le temps et détection de ruptures. au LAG à l'INPG, Grenoble le 14 Décembre 1990. Actuellement Professeur à Polytechnique Bandung.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazen Samaan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude et Réalisation d'un système expert en Identification et Commande adaptative. Thèse dirigée par I. D. Landau au LAG. Participation 1989</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Van Den Bosche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Modélisation et Identification d'un bras manipulateur souple à 1 DDL. Thèse dirigée par I. D. Landau au LAG. Participation à l'encadrement 1988</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude d'un système de transmission par courroie souple. Thèse dirigée par I. D. Landau au LAG. Participation à l'encadrement 1988 avec M. M’saad et ID Landau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et commande des systèmes électriques à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDL6'06, Actes des Troisièmes Journées des Doctorants du LSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pujalte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic panels life span increase by control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predictive Modelling for Energy Management and Power Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review of Ageing Mechanisms and State of Health Estimation Methods for Battery Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Littlewood; Robert J. Howlett; Alfonso Capozzoli; Lakhmi C. Jain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings. Proceedings of SEB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, Springer, pp.506-518, 2019, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9868-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery electro-thermal modelling and internal states co-estimation for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M’sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri Bentaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.107072. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized fault-tolerant controller based on cooperative smart-wireless sensors in large-scale buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M’sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Network and Computer Applications, 214, pp.103605. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2023.103605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Thermal Parameter Identification and Core Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghi̇ri̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeknik Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1495-1504. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2339/politeknik.1161986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Thermal Parameter Identification and Core Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghi̇ri̇</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeknik Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1495-1504. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2339/politeknik.1161986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sliding mode estimation of state of charge implemented on a field programmable gate array Spartan‐6 Xilinx device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheireddine Lamamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/est2.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Sensors to Drive Anaerobic Digestion under a Synergetic Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Semcheddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naguib Harmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naguib Harmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.430. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Approach for Feature Drift Detection in Embedded Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1024 - 1029. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular paper Review of Different MPPT techniques for a Photovoltaic Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation &amp; Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.195 - 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance tolerant control of shunt active power filter under unbalanced non linear load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.2079−2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement tolerant control of shunt active power filter under unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Smart Grid Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7th International Conference on Sustainability and Energy in Buildings (SEB) jul 2015 Lisbon, 83, pp.428-433. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VSAS approch gives the best MPPT for solar energy sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Energy and Sustainable Development (RESD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.60/71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Power Tracking by VSAS approach for Wind Turbine, Renewable Energy Sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Meghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Energy and Sustainable Development (RESD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21622/resd.2015.01.1.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Control of Motor Drive Systems: A Data Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Parastvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Khosrowjerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Maximum Power Tracking by VSAS approach for Permanent Magnet Direct Drive WECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Sensor for Vehicle Speed Based on Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Hybrid Renewable Energy Systems (HRES) Using PSO for Cost Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motaz Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New VSAS approach for Maximum Power Tracking for Renewable Energy Sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.708-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sliding Mode Observer for Estimation of State of Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp 377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria control strategies of Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of Renewable Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.465 &amp;ndash; 472. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Energy Consumption for a Building Using Wind and Solar Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.567-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in Perturb and Observe Method Using State Flow Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Ahmed Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.614-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Control of a Multi-Fingered Robot Hand for Grasping Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boughdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2012), pp.923-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic simulation of gyroscopically stabilized single-wheel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol.2 (No.2, 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange Dynamic Modeling of a Multi-Fingered Robot Hand in Free Motion Considering the Coupling Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boughdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Mechanics Engineering (2012), pp.1659-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-SMO: Sliding Mode Observers for Structured Estimation in Vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research and Reviews in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.604-6011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Vehicle Longitudinal Tire Force with FOSMO & SOSMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.1516-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Persistent Model for A Class of MIMO Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Polytechnic Institute of Iasi, Journal of the Automatic Control and Computer Engineering - Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, tome LVII (LXI) Fasc. 4, ISSN: 12202169, pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contact Forces and Road Profile using High Order Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEHICLE DYNAMICS CONTROL USING BOND GRAPH WITH SLIDING MODE OBSERVERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santiago Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue IJSPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, SPECIAL ISSUE OF THE I3M 2009 MULTICONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backsepping-Based NSGA for Greenhouse Control with Real Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International REvue of Automatic COntrol (IREACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Sliding-Mode Observer for Estimation of Vehicle Dynamic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Systems via Delayed State Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. Boukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIC Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding-mode observer for estimation of vehicle dynamic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3-4), pp.190-207. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding-mode observer for estimation of vehicle dynamic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.190 - 207. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched Complex System Analysis for Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.75--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched Complex System Analysis for Modeling, Control and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L H Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int Journal of Sciences and Techniques of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Linearization and Linear Observer for a Quadrotor Unmanned Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtari A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghriche K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belaidi A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.71--91 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Adaptative de Commande Décentralisée par Mode de Glissement des Systèmes Articulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhetala D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Technologie de lÁutomatique (e-sta)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbiri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, Supplement, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road profile inputs for evaluation of loads on the wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (S1), pp. 359-369. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423110500108945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Observers for Systems with Unknown Inputs: Application to estimate the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, D (8), pp.989-997. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440705X34658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road profile inputs for evaluation of the loads on the wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, Supplement, pp.359--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-mode observers for systems with unknown inputs: application to estimating the road profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 219 (8), pp 989-997. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440705X34658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Profiles Inputs to evaluate loads on the wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp 285-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy based control for the walking of a 7-DOF biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khraief N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumatic robot leg control via second order sliding mode technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errahimi F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkan H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building environment maps using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.72--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of the Backlash Effects in an Electrical Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzouki R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadiou J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observers and Estimation of the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 112 (6), pp 1312-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Energy Control based on Limit Cycles (CLC): Application for walking of a biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khraief N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licer O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observers and Estimation of the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 112 (6), pp.1312--1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Stick-Slip Phenomenon in an Electrical Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzouki R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadiou J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.398--405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new decentralized variable Structure control for robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhetala D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherit M.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.28--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de cartes d'environnements par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RS - JESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.527--549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stabilizing N-dimensional chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.473--481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Observers for Systems with Unknown Inputs: Application to estimate the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of global invariant sets for chaotic systems: An energy based control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.1403--1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling chaotic and hyperchaotic systems via energy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (7), pp.1015--1025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive control and observer for a robot with pneumatic actuactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errahimi F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherrid H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkane H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (Cambridge University Press, 2002), pp.167--173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels slip regulation based on sliding mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadiou J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Transactions Journal of Passenger Cars - Mechanical Systems (ISBN 0--7680-1102--7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of an Adaptive Notch Filter for Spectral Analysis of Coherent Lidar Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13 (1), pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02902272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILTRES EN PEIGNE ADAPTATIFS POUR L'ESTIMATION DES COMPOSANTES HARMONIQUES D'UN SIGNAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-805-C2-808. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible effects in the paramagnetic-state of DyVO4 in the crystallographic distorted phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (1), pp.169-175. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01984004501016900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSAS Models for Energy Processes and a Greenhouse Simulation and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M’sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Electronic Engineering and Renewable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bekkay, Hajji and Mellit, Adel and Gagliano, Antonio and Rabhi, Abdelhamid and Amine Koulali, Mohammed, May 2022, Saida-Oujda, Morocco. pp.999-1009, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6223-3_102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching predictive controller for building optimal thermal comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Benzaama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Mediterranean Conference on Control and Automation (MED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vouliagmeni, Greece. pp.127-132, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy-Logic Sliding-Mode Control Strategy for Floating Interleaved Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Sirdi Nacer Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Maximization Analysis of a Wind Electric Water Pumping System using STATCOM and Modified Enhanced Perturb & Observe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Green Technologies Conference (GreenTech) https://ieeexplore.ieee.org/document/9458467/metrics#metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Denver, CO, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Autonomous Greenhouse Design Modeling and Simulation as a Variable Structure Automatic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Morocco, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Thermal Model of Li-ion battery pack with cylindrical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchareb Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC'20 the International Conference on Renewable Energy for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal coupled battery model : State of charge, core and surface temperatures estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEERE2020 2nd International Conference on Electronic Engineering and Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Control based on State Estimation for the Convoy of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahmoud Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCARV 2020 : XIV. International Conference on Control Automation Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Control based on State Estimation for the Convoy of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-M Mohamed-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Conference on Control Automation Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, BARCELONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Control based on State Estimation for the Convoy of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoud Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCARV 2020: 14ème International Conference on Control Automation Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effect of Temperature on Degradation Modes of PV Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Zeghondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC'20 the International Conference on Renewable Energy for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/redec49234.2020.9163604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Observer Design for Battery State of Charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC'20 the International Conference on Renewable Energy for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Estimation of Helicopters Vibrations by Adaptive Notch Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009910302010207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Pack Thermal Modeling, Simulation and electric model Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEERE2020 2nd International Conference on Electronic Engineering and Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Current Controllers Combined with Single Input Fuzzy Logic Voltage Controllers to Regulate Asynchronous Wind Turbine Output Terminals Using STATCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Elhafyani1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Control Approaches Designed for a Quadrotor in a Visual Servoing Task without Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choukri Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATH TRACKING FOR THE CONVOY OF AUTONOMOUS VEHICLES BASED ON A NON-LINEAR PREDICTIVE CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoud Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROPOSED SHEPHERD MODEL OF A LI-ION OPEN CIRCUIT BATTERY BASED ON DATA FITTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Hemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Prediction for Ship Motion in Rotorcraft Maritime Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CEAS Specialist Conference on Guidance, Navigation &amp; Control - EUROGNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATH TRACKING FOR THE CONVOY OF AUTONOMOUS VEHICLES BASED ON A NON-LINEAR PREDICTIVE CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-M Mohamed-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON INTEGRATED MODELING AND ANALYSIS IN APPLIED CONTROL AND AUTOMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This paper aims to provide a structured review of aging mechanisms that aect the battery performance and also some of the most relevant algorithms that were used in the recent literature to predict the actual health of the battery. Finally, and based on the dierent approaches that were studied evaluation criteria are proposed to help judge the performance of State Of Health (SOH) estimation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th KES International Conference on Sustainability and Energy in Buildings 2019 (SEB19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Power Maximization of an Asynchronous Wind Electric Water Pumping System Using Single Input Fuzzy Logic Controller & Modified Enhanced Perturb and Observe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Information &amp; Communication Technologies SMARTICT 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PROPOSED SHEPHERD MODEL OF A LI-ION OPEN CIRCUIT BATTERY BASED ON DATA FITTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Hemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavior of a building using RES energy and A control strategy of DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byou Abdelilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hossain Abarkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference of Computer Science and Renewable Energies (ICCSRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSRE.2019.8807673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OVERVIEW OF STATE OF CHARGE(SOC) AND STATE OF HEALTH(SOH) ESTIMATION METHODS OF LI-ION BATTERIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saqli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bouchareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULL MODELLING AND SLIDING MODE CONTROL FOR A QUADROTOR UAV IN VISUAL SERVOING TASK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choukri Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Estimation of the Thermal Behavior of CPU-GPU SoCs for Prediction and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Integrated Modeling and Analysis in Applied Control and Automation, 2019–IMAACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Notch Filters for Prediction of Narrow Band Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFEA 2018 September 24 - 26 in Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Space Models for Power SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boussak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Coupled Electrical and Thermal Model for PV-T Solar Energy Collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benabdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marco Tina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Carbide Silicon transistors in a switch-mode power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSEC IEEE 6th Int Renewable and Sustainable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation orientée diagnostic des composants électroniques embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal Model of a Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boussak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a switch-mode power supply with soft switching and analog control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Loads of a Smart House and Consumption Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Boukara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Analysis Of Asynchronous Wind Turbine In Presence Of Static Synchronous Compensator Operating With Fuzzy Logic Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRES 2018 : 6th european conference on renewable energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRES, Jun 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Accurate and a High-Performance Power Profiler for Embedded Systems and Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM '18 21st ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Analysis Of Asynchronous Wind Turbine In Presence Of Static Synchronous Compensator Operating With Fuzzy Logic Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRES 2018, 6th Eur. Conf. Ren. Energy Sys. 25-27 June 2018, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Istanbul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Powered Two-Wheeler dynamic behavior for emergency situations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois-Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Con¬ference Vehicle System Dynamics, Identification and Anomalies ; VSDIA 2018, November 5 - 7, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest,, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and thermal modeling and aging study of a C2M0025120D silicon carbide-based power MOSFET transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Circuit Voltage of a Lithium ion Battery Model adjusted by data fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Hemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nominal Model for Vehicle Dynamics and Estimation of Input Forces and Tire Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Charge Controller with a Data Acquisition System Based on Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byou Abdelilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkan Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abarkan El Hossain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oujda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Easy-to-construct Power Model for Embedded and Mobile Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006915805410545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Best MPPT Algorithms for control of PV Sources RUCA Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2017- International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Modelling of an Embedded Mobile CPU-GPU Chip for Feature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.338-345, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006470803380345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Sliding Mode Control based Maximum Power Point Tracking method for a PV stand-alone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assil Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Systems and Control (ICSC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Batna, Algeria. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2017.7958702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a New Operating Point For PV Panels Seeking Maximum Life Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialist Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Washington, DC, 2017, pp. 1968-1972., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Model of a SiC Power MOSFET Variables Estimation and Control of a Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baghaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Frifita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boussak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2017- International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006460806370643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Prognosis Based on Physical and Stochastic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2016 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring residuals by faults structural decoupling from bicausal diagnostic bond graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Namaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph, ICBGM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, Quebec, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric approach for PV modules degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkm 'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of ageing effects in PV cells and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkm Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, CARDIF, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on PV panels: materials and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilda Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkm Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, CARDIF, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de caract&#233;ristiques &#233;v&#232;nementielles de production par la d&#233;tection de variations d&#39;&#233;tat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-climate optimal control for an experimental greenhouse automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation for MIMO Hybrid Dynamical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando, FL, USA, Unknown Region. pp.5455-5460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic Parameters Control-Based Decision Analysis to Improve Greenhouse Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect field oriented control: a control stategy for electric wind power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tlijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hamamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Observers for Vehicle Dynamics and Variable Structure Automatic Systems (SMO-VSAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 11th International Workshop on Variable Structure Systems (VSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled models for vehicle dynamics and estimation of coupling terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirdi B Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation dynamique d'un kart électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence internationale de modélisation et simulation MOSIM’10 – 10 au 12 mai 2010 – Hammamet – Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled models for vehicle dynamics and estimation of coupling terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Splitting and First Order Sliding Mode Observers for Estimation and Diagnosis in Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Transportation Systems Redondo Beach, CA, USA, September 2-4, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Redondo Beach, United States. pp.407-412, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090902-3-us-2007.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Climate Modeling : Observability and Identification for Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. Boukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for Control and diagnosis for a class of Non Linear complex switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicle Control and Safety AVCS 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMIT CYCLES STABILITY FOR COMPLEX SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle State and Parameters Estimation Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Vehicle Control and Safety 2007 (AVCS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Observers for Estimation of Performance of Heavy Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Adavances in Vehicle Control and Safety (AVCS 2007), Feb 2007, Buenos Aires, Argentina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contac Forces and Tire Road Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007 Mediterranean Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Analytiques de Détection de Défauts sur le Véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d&amp;apos;Automatique CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse discriminante pour le diagnostic - Application à une serre agricole expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Balmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Redundancy Techniques for Faults in Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Mediteraneen Conference (MED05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limassol, Cyprus. pp.1585--1590, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1469818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over or Under Pressure Detection of Tire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Sciences of Electronic, Technologies of Information and Telecommunications (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'estimation de l'état et des forces d'Interaction Véhicule-Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers With Unknown Inputs to Estimate Contact Forces and Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers with unknown inputs for Estimation of the Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Robotics, ICAR’01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hungary. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaits stabilization for legged robots using energetic regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation temporelle des algorithmes de vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blazevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RML algorithm for retrieval of sinusoids with cascaded notch filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP-88., International Conference on Acoustics, Speech, and Signal Processing, New York, NY, USA, 1988, pp. 2484-2487 vol.4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostabilisation des predicteurs arma adaptatifs a entree sinusoïdale, controles par l'erreur a priori et a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme coll GRETSI, Groupe d’Etudes du Traitement du Signal et des Images http://documents.irevues.inist.fr/handle/2042/9831/discover?query=M%27sirdi&amp;submit=Aller&amp;rpp=5&amp;sort_by=score&amp;order=DESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spectrale adaptative de signaux a bandes étroites multiplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1985 - Xème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1985, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven monitoring of Systems On Chip for Multifunction Modular Cockpit Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Summer School on INtelligent signal processing for FrontIEr Research and Industry (INFIERI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wuhan, China. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR MEASURING A SEDATION STATE OF A PATIENT FIELD OF THE INVENTION The present invention relates to a method for automatically and continuously measuring a sedation state of a patient 5 in an intensive care unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Boussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Titre de l’invention : N/REF 759 - SEDREA - V/REF Projet de brevet - 11030EP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement par Apprentissage Participatif Axé Projet Applicatif : Application : projet WESET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse du comportement d'un Bâtiment équipé d'un Système Multi Sources d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Sirdi Nacer Kouider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Aix Marseille Université et l'Université Sidi Mohamed Ben Abdellah, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage d'un système de surveillance des systèmes embarqués pour le projet MMCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9E9FC2B"/>
+    <w:nsid w:val="286A44BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="016397C1"/>
+    <w:nsid w:val="ABA9867E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33C40122"/>
+    <w:nsid w:val="EB7D5697"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/k-nacer-msirdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9485-6429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061087823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkms.free.fr/MGEF/MGEN.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkms.free.fr/MGEF/HyRESLab.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkms.free.fr/MGEF/MGEF2015.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/15863621X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Ameni_Kchaou2/research" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/231355491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2017AIXM0597" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/22482029X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/221586776" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016AIXM4324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/198613237" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015AIXM4353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/198613415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015AIXM4354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s119502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=Abarkan+Mouna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01128926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/181489074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/182557480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013AIXM4300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/182249433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/182460479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013AIXM4326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/167882643" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/166968501" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2011AIX30021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/135496454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2009AIX30002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2005VERS0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/099793555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/084436328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2004VERS0012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/078963427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2003VERS0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2003VERS0029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07903067X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/071043225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2002VERS0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2002PA066329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07142136X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/069186928" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2002VERS008V" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/176765816" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2001VERS0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/071381759" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2000VERS0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07138166X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2000VERS0020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/053742737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1999VERS0001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07138149X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1999PA066683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/071378057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1998PA066704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/049601520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1997PA066612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/06678090X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1997PA066712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/049558676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1995PA066101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/044021054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1993PA066460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/04415447X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1991PA066408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/044209959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koubaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kchaou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K M'Sirdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujalte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouch&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Colonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Nehme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. M'Sirdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilda Akiki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saqli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchareb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oudghiri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Sirdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9868-2_43" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saqli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouchareb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M&#8217;sirdi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri Bentaie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2023.103605" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saqli&#775;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghi&#775;ri&#775;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2339/politeknik.1161986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Lamamra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02072145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouchareb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Semcheddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naguib Harmas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030430" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01869747v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djedidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naamane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koubaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.162" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Frifita" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622280v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Meghni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saadoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21622/resd.2015.01.1.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Parastvand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Khosrowjerdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meghni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. M'Sirdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.198" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk M'Sirdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed Amer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abarkan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Amer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Boughdiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Nasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bezine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479721v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Balmat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Jaballah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santiago Federici" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fridman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delanne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022576" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Boukas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabhi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fridman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Davila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delanne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L H Rajaoarisoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duplaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Balmat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479734v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtari A." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghriche K." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaidi A." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delanne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani T." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhetala D." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema F." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbiri N." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delanne Y." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110500108945" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479739v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Imine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440705X34658" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-N46BXTT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imine H." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479741v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki R." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadiou J.C." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479744v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khraief N." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errahimi F." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkan H." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zbiri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour N." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479748v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval L." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479749v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licer O." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479745v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherit M.S." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479747v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479754v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherrid H." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkane H." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hadri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02902272v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zarader" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K. M'Sirdi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarader" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902188" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/768074976A1C2D1F35086A22ACC7BC12853EC42E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouteau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004501016900" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F9169E7A2353C8B56FBDFBC53C5234D841F0DB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aub&#233;part" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6223-3_102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835197v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Benzaama" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837246" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sirdi Nacer Kouider" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Zouggar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubepart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741159" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543293v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mokhtari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486438v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naamane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Elhafyani1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchareb Houda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486440v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M Mohamed-Ahmed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473366v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/redec49234.2020.9163604" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486436v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02936935v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009910302010207" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471653v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Bensalah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311475v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471609v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471650v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hemi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Msirdi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480287v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Elhafyani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471659v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480070v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byou Abdelilah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hossain Abarkan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSRE.2019.8807673" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oudghiri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856579v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006915805410545" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956284v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779823v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Frifita" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baghaz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927535v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benabdellatif" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marco Tina" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Arab Djeziri" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779825v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779868v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779828v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Boukara" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdellatif" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907145v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242139" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Elhafyani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072140v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Costa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779865v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956283v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkan Mouna" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkan El Hossain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770233v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006470803380345" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Ayadi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2017.7958702" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493608v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006460806370643" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967650v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Namaane" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490152v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Nguyen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01078624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkm Sirdi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01078630v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkm 'Sirdi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01078621v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216890v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Doumani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967602v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tlijani" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778917v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558875v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496392v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966661v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaballah" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496393v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirdi B Jaballah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966658v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Messaoud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090902-3-us-2007.0088" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966657v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubezoul" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778920v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966642v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966656v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342892v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779009v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342893v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469818" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342880v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouladsine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967642v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967644v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869534v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757738v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559291v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabaret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482009v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495061v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495059v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144441v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078045v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128926v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02293986v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/k-nacer-msirdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9485-6429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061087823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkms.free.fr/MGEF/MGEN.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkms.free.fr/MGEF/HyRESLab.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkms.free.fr/MGEF/MGEF2015.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/15863621X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Ameni_Kchaou2/research" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/231355491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2017AIXM0597" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/22482029X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/221586776" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016AIXM4324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/198613237" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015AIXM4353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/198613415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015AIXM4354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s119502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=Abarkan+Mouna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01128926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/181489074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/182557480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013AIXM4300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/182249433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/182460479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013AIXM4326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/167882643" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/166968501" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2011AIX30021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/135496454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2009AIX30002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2005VERS0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/099793555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/084436328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2004VERS0012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/078963427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2003VERS0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2003VERS0029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07903067X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/071043225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2002VERS0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2002PA066329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07142136X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/069186928" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2002VERS008V" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/176765816" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2001VERS0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/071381759" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2000VERS0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07138166X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2000VERS0020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/053742737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1999VERS0001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/07138149X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1999PA066683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/071378057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1998PA066704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/049601520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1997PA066612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/06678090X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1997PA066712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/049558676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1995PA066101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/044021054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1993PA066460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/04415447X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/1991PA066408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/044209959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koubaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kchaou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K M'Sirdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujalte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouch&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Colonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Nehme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. M'Sirdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilda Akiki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saqli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchareb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oudghiri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Sirdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9868-2_43" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saqli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouchareb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M&#8217;sirdi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri Bentaie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2023.103605" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saqli&#775;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghi&#775;ri&#775;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2339/politeknik.1161986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Lamamra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02072145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouchareb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Semcheddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naguib Harmas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030430" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01869747v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djedidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naamane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koubaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482860v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Frifita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.162" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Meghni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saadoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21622/resd.2015.01.1.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Parastvand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Khosrowjerdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meghni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. M'Sirdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.198" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk M'Sirdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Amer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abarkan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479716v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed Amer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Boughdiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Nasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bezine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Jaballah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Balmat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santiago Federici" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fridman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delanne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Boukas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022576" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabhi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fridman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Davila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delanne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L H Rajaoarisoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duplaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Balmat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479734v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtari A." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghriche K." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaidi A." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani T." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhetala D." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema F." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbiri N." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delanne Y." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869390v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delanne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110500108945" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Imine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440705X34658" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-N46BXTT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imine H." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khraief N." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479742v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errahimi F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkan H." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zbiri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour N." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki R." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadiou J.C." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479746v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licer O." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479745v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479751v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherit M.S." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479747v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval L." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479754v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherrid H." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkane H." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hadri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02902272v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zarader" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K. M'Sirdi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarader" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902188" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/768074976A1C2D1F35086A22ACC7BC12853EC42E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouteau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004501016900" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F9169E7A2353C8B56FBDFBC53C5234D841F0DB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aub&#233;part" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6223-3_102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835197v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Benzaama" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837246" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sirdi Nacer Kouider" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Zouggar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543293v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mokhtari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubepart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741159" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486435v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchareb Houda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486440v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M Mohamed-Ahmed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473366v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/redec49234.2020.9163604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naamane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02936935v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009910302010207" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486438v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492457v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Elhafyani1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471609v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Bensalah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471650v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480072v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hemi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Msirdi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479106v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480069v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Elhafyani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471659v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byou Abdelilah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hossain Abarkan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSRE.2019.8807673" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471656v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oudghiri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471653v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311475v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956284v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Frifita" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baghaz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927535v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benabdellatif" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marco Tina" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078037v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902905v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Arab Djeziri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779825v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779868v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779828v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Boukara" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdellatif" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966864v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Elhafyani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907145v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242139" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480292v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072140v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956283v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966641v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779876v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkan Mouna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abarkan El Hossain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006915805410545" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770233v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006470803380345" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Ayadi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2017.7958702" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493608v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006460806370643" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490152v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Nguyen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Namaane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01078630v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkm 'Sirdi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01078621v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkm Sirdi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01078624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216890v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Doumani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778916v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558875v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967602v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tlijani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaballah" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496393v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirdi B Jaballah" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966661v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496392v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966658v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Messaoud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090902-3-us-2007.0088" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778920v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966656v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966657v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubezoul" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342892v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779009v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342893v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469818" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342880v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouladsine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967642v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967644v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869534v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757738v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559291v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabaret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482009v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495061v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495059v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144441v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078045v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128926v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02293986v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>