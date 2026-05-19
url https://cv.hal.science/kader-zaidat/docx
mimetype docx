--- v1 (2026-03-30)
+++ v2 (2026-05-19)
@@ -636,1991 +636,1991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Numerical Simulation and Experimental Investigations of Benchmark Experiment of Sn-10 wt. %Pb Alloy Solidification Under Thermosolutal Convection</w:t>
+                <w:t xml:space="preserve">3D numerical simulation with experimental validation of a traveling magnetic field stirring generated by a Bitter coil for silicon directional solidification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab. Abdelhakem</w:t>
+                <w:t xml:space="preserve">B Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab. Nouri</w:t>
+                <w:t xml:space="preserve">Ab Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hachani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+                <w:t xml:space="preserve">L Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4053567⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1223 (1), pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1223/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649876v1</w:t>
+                <w:t xml:space="preserve">hal-03649882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental analysis of benchmark experiment of Sn-10 wt%Pb alloy under forced convection by electromagnetic stirring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of divalent transition metal ions on physical, morphological, electrical and electrochemical properties of alluaudite phases Na2M2+2Fe3+(PO4)3 (M = Mn, Co and Ni): Cathode materials for sodium-ions batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douha Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khelfi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moustafa M.S. Sanad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Kebir Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 901, pp.163641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649875v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of divalent transition metal ions on physical, morphological, electrical and electrochemical properties of alluaudite phases Na2M2+2Fe3+(PO4)3 (M = Mn, Co and Ni): Cathode materials for sodium-ions batteries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling and experimental analysis of benchmark experiment of Sn-10 wt%Pb alloy under forced convection by electromagnetic stirring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Kebir Hlil</w:t>
+                <w:t xml:space="preserve">S. Khelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab. Abdelhakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.126575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649877v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of growth atmosphere on langatate (La3Ga5.5Ta0·5O14) crystals grown by czochralski technique and its coloration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.A. Ghezal</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Numerical Simulation and Experimental Investigations of Benchmark Experiment of Sn-10 wt. %Pb Alloy Solidification Under Thermosolutal Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab. Abdelhakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nehari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4053567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687015v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the hydrogen storage properties of the perovskite hydride ZrNiH3 by uniaxial/biaxial strain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E.K. Hlil</w:t>
+                <w:t xml:space="preserve">Impact of growth atmosphere on langatate (La3Ga5.5Ta0·5O14) crystals grown by czochralski technique and its coloration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bououdina</w:t>
+                <w:t xml:space="preserve">E.A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.10.237⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.112409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619614v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamically driven facet kinetics in crystal growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kader Zaidat</w:t>
+                <w:t xml:space="preserve">Engineering the hydrogen storage properties of the perovskite hydride ZrNiH3 by uniaxial/biaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rkhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Reiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Werner Essl</w:t>
+                <w:t xml:space="preserve">M. Bououdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126557⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.3022-3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.10.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649874v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation with experimental validation of a traveling magnetic field stirring generated by a Bitter coil for silicon directional solidification process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamically driven facet kinetics in crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Stefan-Kharicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hiba</w:t>
+                <w:t xml:space="preserve">Abdellah Kharicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Nouri</w:t>
+                <w:t xml:space="preserve">Georg Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Hachani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Werner Essl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1223 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.126557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1223/1/012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649882v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effect of Intermittent Electromagnetic Stirring on the Columnar-Equiaxed Transition in Sn–10 wt % Pb Alloy Solidification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence of Mg, Be and Al substitution on the hydrogen storage characteristics of ZrNiH 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mourad Rkhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Alaoui-Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Kebir Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4050408⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.2292-2302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.5922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649879v1</w:t>
+                <w:t xml:space="preserve">hal-02941100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vacancy defects on the dehydrogenation properties of the ternary hydride ZrNiH3: Ab-initio insights</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of the Effect of Intermittent Electromagnetic Stirring on the Columnar-Equiaxed Transition in Sn–10 wt % Pb Alloy Solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab. Abdelhakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4050408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141937v1</w:t>
+                <w:t xml:space="preserve">hal-03649879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation and experimental investigation of pure tin solidification under natural and forced convection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pichat</w:t>
+                <w:t xml:space="preserve">Role of vacancy defects on the dehydrogenation properties of the ternary hydride ZrNiH3: Ab-initio insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rkhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alaoui-Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.106900⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (24), pp.13088-13096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649880v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of Mg, Be and Al substitution on the hydrogen storage characteristics of ZrNiH 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Alaoui-Belghiti</w:t>
+                <w:t xml:space="preserve">3D numerical simulation and experimental investigation of pure tin solidification under natural and forced convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Kharicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Laasri</w:t>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Touhtouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Kebir Hlil</w:t>
+                <w:t xml:space="preserve">Benjamin Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (2), pp.2292-2302. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.106900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.5922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.106900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941100v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of floating zone silicon using Halbach array magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced thermodynamic properties of ZrNiH3 by substitution with transition metals (V, Ti, Fe, Mn and Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rkhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alaoui-Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue-Feng Han</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125773⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (46), pp.25002-25012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941119v1</w:t>
+                <w:t xml:space="preserve">hal-02941163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of submerged heating on vertical Bridgman crystal growth of silicon under travelling magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Lyubimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Ivantsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.P. Lyubimova</w:t>
+                <w:t xml:space="preserve">O. Khlybov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Gonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 531, pp.125340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrodynamics on growth and morphology of faceted crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of floating zone silicon using Halbach array magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue-Feng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kakimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Alradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 541, pp.125667. </w:t>
+              <w:t xml:space="preserve">, 2020, 546, pp.125773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941110v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermodynamic properties of ZrNiH3 by substitution with transition metals (V, Ti, Fe, Mn and Cr)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Touhtouh</w:t>
+                <w:t xml:space="preserve">Impact of hydrodynamics on growth and morphology of faceted crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Stefan-Kharicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Kharicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hajjaji</w:t>
+                <w:t xml:space="preserve">Kader Zaïdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (46), pp.25002-25012. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 541, pp.125667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941163v1</w:t>
+                <w:t xml:space="preserve">hal-02941110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D1/2 model for natural convection and solidification in a narrow enclosure</w:t>
               </w:r>
@@ -2734,427 +2734,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experiments for the convecto-diffusive removal of impurities from the solidification front</w:t>
+                <w:t xml:space="preserve">Numerical investigation of an experimental Kyropoulos process to grow silicon ingots for photovoltaic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Altenberend</w:t>
+                <w:t xml:space="preserve">Ah. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Delannoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Nehari</w:t>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lhomond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Helifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 458, pp.80-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.11.052⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 460 (3), pp.48 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649885v1</w:t>
+                <w:t xml:space="preserve">hal-01637590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of an experimental Kyropoulos process to grow silicon ingots for photovoltaic application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and experiments for the convecto-diffusive removal of impurities from the solidification front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Delannoy</w:t>
+                <w:t xml:space="preserve">J. Altenberend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+                <w:t xml:space="preserve">Y. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lhomond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 460 (3), pp.48 - 58. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 458, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637590v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experiments for the convecto-diffusive removal of impurities from the solidification front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Altenberend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 458, pp.80 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrosegregations in Sn-3wt%Pb alloy solidification: Experimental and 3D numerical simulation investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417 (44-50), </w:t>
@@ -3450,51 +3450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of Sn-Pb alloys: Experiments on the influence of the initial concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.34-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3580,77 +3580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the solidification of Sn-10 wt.%Pb alloy under different forced convection in benchmark experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.438-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 401, pp.883-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 401, pp.883-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4090,51 +4090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the solidification of Sn-3 wt.%Pb alloy under natural convection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon reaction with levitated silicon - Experimental and thermodynamic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beaudhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,565 +4376,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional model of the equiaxed grain formation in multi-crystalline silicon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8318-8322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640054v1</w:t>
+                <w:t xml:space="preserve">hal-00664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional model of the equiaxed grain formation in multi-crystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaudhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664178v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon purity controlled under electromagnetic levitation (SPYCE): influences on undercooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Beaudhuin</w:t>
+                <w:t xml:space="preserve">Columnar-to-equiaxed transitions in al-based alloys during directional solidification under a high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-009-4011-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 312 (2), pp.267-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468055v1</w:t>
+                <w:t xml:space="preserve">hal-00467578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Columnar-to-equiaxed transitions in al-based alloys during directional solidification under a high magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Silicon purity controlled under electromagnetic levitation (SPYCE): influences on undercooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaudhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 312 (2), pp.267-272. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.2218-2222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-4011-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467578v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des ségrégations lors de la solidification d'alliages Ti-Al</w:t>
               </w:r>
@@ -5215,90 +5215,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of travelling magnetic field on the CET in Sn-10 wt .%Pb alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boumaaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelhakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Electromagnetic Processing of Materials (EPM2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hyogo, Japan. pp.012052, </w:t>
@@ -5349,77 +5349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVD of silicon on steels for flexible solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Conference on Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,64 +5595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5694,51 +5694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote lecture to CRSHT Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,51 +5746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Romanian Society on Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Craïova, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique CNRS Changement de Phases - applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, LES EMBIEZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,51 +5936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of Metallic alloys under magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,51 +6061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of Metallic Alloys under the influence of various types of magnertic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6687,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keynote lecture, 4th Int. Colloquium on Modelling for Material Processing MMP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Riga (Latvia), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6782,203 +6782,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">冷坩埚</w:t>
+                <w:t xml:space="preserve">New cold crucible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghatfan Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN113631763A. 2021</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3921461A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649917v1</w:t>
+                <w:t xml:space="preserve">hal-03649903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cold crucible</w:t>
+                <w:t xml:space="preserve">冷坩埚</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghatfan Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3921461A1. 2021</w:t>
+              <w:t xml:space="preserve">China, Patent n° : CN113574212A. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649903v1</w:t>
+                <w:t xml:space="preserve">hal-03649901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">冷坩埚</w:t>
               </w:r>
@@ -7004,69 +7004,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghatfan Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN113574212A. 2021</w:t>
+              <w:t xml:space="preserve">China, Patent n° : CN113631763A. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649901v1</w:t>
+                <w:t xml:space="preserve">hal-03649917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cold crucible</w:t>
               </w:r>
@@ -7222,409 +7222,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creuset froid magnétique</w:t>
+                <w:t xml:space="preserve">Creuset froid à secteurs indépendants et fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghatfan Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: France Patent FR1901243. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR1901244. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649890v1</w:t>
+                <w:t xml:space="preserve">hal-03649892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creuset froid à secteurs indépendants et fonctionnels</w:t>
+                <w:t xml:space="preserve">Creuset froid magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghatfan Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR1901244. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: France Patent FR1901243. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649892v1</w:t>
+                <w:t xml:space="preserve">hal-03649890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure adaptée à la formation de cellules solaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Installation de cristallisation du silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2971086 (A1). EPM. 2012</w:t>
+                <w:t xml:space="preserve">Y. Du Terrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2976594 (A1). EPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824463v1</w:t>
+                <w:t xml:space="preserve">hal-00824464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation de cristallisation du silicium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Zaidat</w:t>
+                <w:t xml:space="preserve">Structure adaptée à la formation de cellules solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Du Terrail</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2976594 (A1). EPM. 2012</w:t>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2971086 (A1). EPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824464v1</w:t>
+                <w:t xml:space="preserve">hal-00824463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7779,51 +7779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rkhis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebbahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaoui Belghiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ahmadein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Ataya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17040865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhtouh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.12.115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belhora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Abdelhakem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Nouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053567" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Harbaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa M.S. Sanad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kebir Hlil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163641" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutahraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ghezal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112409" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.10.237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Stefan-Kharicha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kharicha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Essl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hiba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Nouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hachani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1223/1/012001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050408" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anoua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pichat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.106900" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rkhis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laasri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5922" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Feng Han" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kakimoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Alradi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125773" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Lyubimova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivantsov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khlybov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gonik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Za&#239;dat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125667" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.213" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altenberend" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VWVL7KF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Nouri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhomond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helifa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cablea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.07.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQG50W4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6K1DV95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.11.062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.11.062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debacque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.11.054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FSX07W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudhuin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.01.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26V5CZB2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ363VF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4011-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C19J0FP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNGTW9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218199v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacoutot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Han" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumaaza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhakem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dechoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spragg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lacombe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghatfan Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649890v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rkhis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebbahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaoui Belghiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ahmadein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Ataya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17040865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhtouh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.12.115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belhora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hiba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Nouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hachani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1223/1/012001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Harbaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa M.S. Sanad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kebir Hlil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163641" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Abdelhakem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Nouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053567" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ghezal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.10.237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Stefan-Kharicha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kharicha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Essl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rkhis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laasri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5922" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pichat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.106900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Lyubimova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivantsov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khlybov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gonik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Feng Han" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kakimoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Alradi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Za&#239;dat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Nouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhomond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helifa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altenberend" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VWVL7KF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cablea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.07.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQG50W4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6K1DV95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.11.062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.11.062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debacque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.11.054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FSX07W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudhuin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.01.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26V5CZB2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ363VF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNGTW9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4011-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C19J0FP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218199v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacoutot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Han" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumaaza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhakem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dechoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spragg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lacombe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghatfan Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>