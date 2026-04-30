--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -601,260 +601,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic description versus systemic modelling of PEMFC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three chamber-regenerative fuel cell (PEMFC) for solar photovoltaic (PV) hydrogen system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiuan Chorng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDHEA - International Discussion on Hydrogen Energy and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221988v1</w:t>
+                <w:t xml:space="preserve">hal-01222665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three chamber-regenerative fuel cell (PEMFC) for solar photovoltaic (PV) hydrogen system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanistic description versus systemic modelling of PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDHEA - International Discussion on Hydrogen Energy and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222665v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Concept of Regenerative Fuel Cell</w:t>
               </w:r>
@@ -1158,256 +1158,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural model-based auto-tuning PID strategy to improve an industrial sugar crystallization process control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete Element Simulation: An Efficient Tool for Optimizing Powder Processes from the Sintering Stage to the Final Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Beyou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Benne</w:t>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODSIM'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bracanga, Portugal</w:t>
+              <w:t xml:space="preserve">TMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202294v1</w:t>
+                <w:t xml:space="preserve">hal-01222667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Element Simulation: An Efficient Tool for Optimizing Powder Processes from the Sintering Stage to the Final Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxing Liu</w:t>
+                <w:t xml:space="preserve">A neural model-based auto-tuning PID strategy to improve an industrial sugar crystallization process control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouvard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Seattle, United States</w:t>
+              <w:t xml:space="preserve">FOODSIM'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bracanga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222667v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés thermiques de liquides électroconducteurs et corrosifs – Appareillage de mesure et méthodes spécifiques</w:t>
               </w:r>
@@ -1495,648 +1495,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Conductivity and Diffusivity of Electrically Conducting and Highly Corrosive Liquids from Small Samples with a New Transient Hot-Wire Instrument</w:t>
+                <w:t xml:space="preserve">Mesures quasi-simultanées de la conductivité et de la diffusivité thermiques de liquides énergétiques par la technique du fil chaud en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thévenot</w:t>
+                <w:t xml:space="preserve">G. Thévenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH EUROPEAN THERMAL SCIENCES CONFERENCE CD-ROM PROCEEDINGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, EINDHOVEN, Netherlands. pp.CD-ROM PROCEEDINGS, CONDUCTION: CON_10.PDF</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414054v1</w:t>
+                <w:t xml:space="preserve">hal-01222669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Conductivity and Diffusivity of Electrically Conducting and Highly Corrosive Liquids from Small Samples with a Nex Transient Hot-Wire Instrument</w:t>
+                <w:t xml:space="preserve">Measurement of Thermal Conductivity and Diffusivity of Electrically Conducting and Highly Corrosive Liquids from Small Samples with a New Transient Hot-Wire Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Thermal Sciences Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Eindhoven, Netherlands. pp.8</w:t>
+              <w:t xml:space="preserve">5TH EUROPEAN THERMAL SCIENCES CONFERENCE CD-ROM PROCEEDINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, EINDHOVEN, Netherlands. pp.CD-ROM PROCEEDINGS, CONDUCTION: CON_10.PDF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290519v1</w:t>
+                <w:t xml:space="preserve">hal-00414054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures quasi-simultanés de la conductivité et de la diffusivité thermiques de liquides énergétiques par la technique du fil chaud en régime transitoire</w:t>
+                <w:t xml:space="preserve">Measurement of Thermal Conductivity and Diffusivity of Electrically Conducting and Highly Corrosive Liquids from Small Samples with a Nex Transient Hot-Wire Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.391-396</w:t>
+              <w:t xml:space="preserve">5th European Thermal Sciences Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Eindhoven, Netherlands. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292528v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-simultaneous measurements of the thermal conductivity and thermal diffusivity of liquids with transient short-hot-wire methods and small liquid</w:t>
+                <w:t xml:space="preserve">Mesures quasi-simultanés de la conductivité et de la diffusivité thermiques de liquides énergétiques par la technique du fil chaud en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Pau, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.391-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222670v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures quasi-simultanées de la conductivité et de la diffusivité thermiques de liquides énergétiques par la technique du fil chaud en régime transitoire</w:t>
+                <w:t xml:space="preserve">Quasi-simultaneous measurements of the thermal conductivity and thermal diffusivity of liquids with transient short-hot-wire methods and small liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Martemianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222669v1</w:t>
+                <w:t xml:space="preserve">hal-01222670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations des performances des PAC et modélisation thermomécanique</w:t>
               </w:r>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Maye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. N. Fateev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.142</w:t>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On-board electrical energy production using Proton Exchange Fuel Cell fed with reformed hydrogen Changes in Aeronautical and Space Systems: Callenge for On-board Energy, Avignon (France) 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, AVIGNON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Madier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2841,963 +2841,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d’un banc d’essai expérimentale pour l’acquisition des paramètres d’une pile à combustible de type &amp;quot;PEM</w:t>
+                <w:t xml:space="preserve">PEM FUEL CELL Study by multidisciplinary approch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Electrotechnique du Futur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Minsk International conferences on Physics Waves, Combustion, Explosion, Detonation and Non-Equilibrium Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Minsk, Belarus. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222676v1</w:t>
+                <w:t xml:space="preserve">hal-01222675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage et diagnostic (CC-CA) de mono-cellules et de stacks de types PEMFC</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d’un banc d’essai expérimentale pour l’acquisition des paramètres d’une pile à combustible de type &amp;quot;PEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagonotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : les nouvelles technologies de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque "Electrotechnique du Futur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222677v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEM FUEL CELL Study by multidisciplinary approch</w:t>
+                <w:t xml:space="preserve">Assemblage et diagnostic (CC-CA) de mono-cellules et de stacks de types PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Relot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Martemianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minsk International conferences on Physics Waves, Combustion, Explosion, Detonation and Non-Equilibrium Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Minsk, Belarus. pp.117</w:t>
+              <w:t xml:space="preserve">Colloque international : les nouvelles technologies de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222675v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of current – voltage characteristics of P.E.M. fuel cells into different temperature and hydraulic</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de performances électriques d'une mono-cellule de type PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST F2 Concluding Symposium “Electrochemical Flow Measurements”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Poitiers, France. pp.32</w:t>
+              <w:t xml:space="preserve">Journées d'Action concertée du CNRS "Energie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222680v1</w:t>
+                <w:t xml:space="preserve">hal-01222679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de l’assemblage et gestion de l’eau et de la chaleur dans le coeur des PEMFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of current – voltage characteristics of P.E.M. fuel cells into different temperature and hydraulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR N°2479 "PACEM"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">COST F2 Concluding Symposium “Electrochemical Flow Measurements”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Poitiers, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222681v1</w:t>
+                <w:t xml:space="preserve">hal-01222680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude paramétrique expérimentale des performances électriques de piles à combustible de type PEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise de l’assemblage et gestion de l’eau et de la chaleur dans le coeur des PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Martemianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagonotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique « Transferts en Milieux Hétérogènes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Presqu île de Giens, France. pp.927--932</w:t>
+              <w:t xml:space="preserve">Réunion du GDR N°2479 "PACEM"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222682v1</w:t>
+                <w:t xml:space="preserve">hal-01222681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de modèles électriques de pile à combustible de type PEM à partir de la mesure d'impédance</w:t>
+                <w:t xml:space="preserve">Étude paramétrique expérimentale des performances électriques de piles à combustible de type PEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Européen Alternatives Energétiques dans l'automobile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique « Transferts en Milieux Hétérogènes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Presqu île de Giens, France. pp.927--932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222678v1</w:t>
+                <w:t xml:space="preserve">hal-01222682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de performances électriques d'une mono-cellule de type PEMFC</w:t>
+                <w:t xml:space="preserve">Détermination de modèles électriques de pile à combustible de type PEM à partir de la mesure d'impédance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagonotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Action concertée du CNRS "Energie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Européen Alternatives Energétiques dans l'automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222679v1</w:t>
+                <w:t xml:space="preserve">hal-01222678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3809,343 +3809,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive neural control of PEMFC system based on data-driven and reinforcement learning approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Aging Effects during PEM Electrolyzer Operation Using Voltage Instabilities Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
+                <w:t xml:space="preserve">Serguei A. Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Grondin-Pérez</w:t>
+                <w:t xml:space="preserve">Sébastien Boulevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, pp.105022. </w:t>
+              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.258-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2021.105022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S102319352204005X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110907v1</w:t>
+                <w:t xml:space="preserve">hal-04110900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Aging Effects during PEM Electrolyzer Operation Using Voltage Instabilities Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive neural control of PEMFC system based on data-driven and reinforcement learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei A. Martemianov</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boulevard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+                <w:t xml:space="preserve">Brigitte Grondin-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4), pp.258-270. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.105022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S102319352204005X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2021.105022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110900v1</w:t>
+                <w:t xml:space="preserve">hal-04110907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Intrusive Signal-Based Fault Diagnosis Method for Proton Exchange Membrane Water Electrolyzer Using Empirical Mode Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boulevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4619,90 +4619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Model versus Artificial Neural Network Model of a Single-Cell PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 06 (08), pp.418--426. </w:t>
@@ -4740,51 +4740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line PEMFC Control Using Parameterized Nonlinear Model-Based Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,285 +4876,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast NMPC scheme of a 10 kW commercial PEMFC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of MEA parameters and prediction of PEM fuel cells electrical performances using numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Martemianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.313--323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1023193513040083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.04.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202275v1</w:t>
+                <w:t xml:space="preserve">hal-01202271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of MEA parameters and prediction of PEM fuel cells electrical performances using numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast NMPC scheme of a 10 kW commercial PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (4), pp.313--323. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (18), pp.7407--7413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1023193513040083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202271v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum Remote Tuning/Matching NMR Probe Achieved with a Suitable Transmission Line Length and a Suitable Local Tuning/Matching Circuit</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical phenomena in PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Bograchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,448 +5367,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Transient Hot-Wire Instrument for Measuring the Thermal Conductivity og Electrically Conducting éand Highly Corrosive Liquids Using Small Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Transient Two-Wire Method for Measuring the Thermal Diffusivity of Electrically Conducting and Highly Corrosive Liquids Using Small Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martemianov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (2), pp.468-482. </w:t>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1267-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-008-0388-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-008-0472-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289124v1</w:t>
+                <w:t xml:space="preserve">hal-00382146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Transient Hot-Wire Instrument for Measuring the Thermal Conductivity of Electrically Conducting and Highly Corrosive Liquids using Small Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P Garnier</w:t>
+                <w:t xml:space="preserve">A New Transient Hot-Wire Instrument for Measuring the Thermal Conductivity og Electrically Conducting éand Highly Corrosive Liquids Using Small Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Thevenot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2), pp.468-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10765-008-0388-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348548v1</w:t>
+                <w:t xml:space="preserve">hal-00289124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Transient Two-Wire Method for Measuring the Thermal Diffusivity of Electrically Conducting and Highly Corrosive Liquids Using Small Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Transient Hot-Wire Instrument for Measuring the Thermal Conductivity of Electrically Conducting and Highly Corrosive Liquids using Small Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (4), pp.1267-1277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-008-0472-3⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (2), pp.468-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-008-0388-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382146v1</w:t>
+                <w:t xml:space="preserve">hal-00348548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of proton exchange membrane fuel cell electrical performance by optimization of operating parameters and electrodes preparation</w:t>
               </w:r>
@@ -5934,411 +5934,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and instabilities of proton exchange membrane fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-board electrical energy production using Proton Exchange Fuel Cell fed with reformed hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of AAAF International Meeting "Changes in Aeronautical and Space Systems: Challenges for On-board Energy", Avignon (France) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202308v1</w:t>
+                <w:t xml:space="preserve">hal-00292519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and Instabilities of Proton Exchange Membrane Fuel Cells</w:t>
+                <w:t xml:space="preserve">Performance and instabilities of proton exchange membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Relot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (5), pp.467--475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1023193506050041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board electrical energy production using Proton Exchange Fuel Cell fed with reformed hydrogen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances and Instabilities of Proton Exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Relot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of AAAF International Meeting "Changes in Aeronautical and Space Systems: Challenges for On-board Energy", Avignon (France) 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">Russian Journal of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 N° 5, pp.467-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292519v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6369,51 +6369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de diagnostic non intrusive appliquée aux électrolyseurs à membrane échangeuse de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,51 +6487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des régimes bulleux au sein d’un système électrolyseur à membrane échangeuse de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,90 +6892,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des régimes fluidiques au sein d’un électrolyseur PEM / Méthodes de caractérisation non intrusive : analyse du bruit électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boulevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei A. Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7017,51 +7017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une Pile A Combustible Réversible : A trois chambres nommée Q-URFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boulevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,51 +7392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CFD tools to investigate new concept of SC-SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le M&#233;zo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiuan Chorng Tan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labatut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beyou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martemianov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigoriev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Fateev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Relot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222682v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-P&#233;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei A. Martemianov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S102319352204005X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01626577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedigama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Majasan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVWG3B4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2014.68044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0P4HNPFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N656J5XM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193513040083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1NM8JDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Trejo Rosillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadjo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1782" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Bograchev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1577" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLSW65MC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0388-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWSMD97Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thevenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0472-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LLQB31V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG0JMD3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193506050041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZ6SBQWB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Relot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin Kwong Chon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulevard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le M&#233;zo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiuan Chorng Tan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labatut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beyou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martemianov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigoriev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Fateev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Relot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei A. Martemianov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S102319352204005X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-P&#233;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01626577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedigama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Majasan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVWG3B4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2014.68044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0P4HNPFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193513040083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1NM8JDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N656J5XM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Trejo Rosillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadjo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1782" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Bograchev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1577" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLSW65MC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0472-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LLQB31V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0388-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWSMD97Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thevenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG0JMD3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193506050041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZ6SBQWB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Relot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin Kwong Chon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulevard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>