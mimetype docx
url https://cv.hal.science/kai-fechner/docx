--- v0 (2026-05-02)
+++ v1 (2026-05-25)
@@ -720,269 +720,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire de structures de stockage du début du second âge du Fer du site de Dourges &amp;quot;Le Marais de Dourges&amp;quot; (Pas-de-Calais)</w:t>
+                <w:t xml:space="preserve">Le conduit à libations de la tombe 30 de La Chavatte (Somme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geertrui Blancquaert</w:t>
+                <w:t xml:space="preserve">Cécile Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Clavel</w:t>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaï Fechner</w:t>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2</w:t>
+              <w:t xml:space="preserve">, 2022, 3/4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915597v1</w:t>
+                <w:t xml:space="preserve">hal-04111567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conduit à libations de la tombe 30 de La Chavatte (Somme)</w:t>
+                <w:t xml:space="preserve">Approche pluridisciplinaire de structures de stockage du début du second âge du Fer du site de Dourges &amp;quot;Le Marais de Dourges&amp;quot; (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brouillard</w:t>
+                <w:t xml:space="preserve">Geertrui Blancquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Broes</w:t>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dietrich</w:t>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3/4</w:t>
+              <w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111567v1</w:t>
+                <w:t xml:space="preserve">hal-03915597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle occupation du Néolithique final dans le Nord à Baisieux : présentation liminaire</w:t>
               </w:r>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1317,606 +1317,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des espaces de stabulation. Etude pluridisciplinaire d'habitats du Néolithique au Moyen-âge dans le nord de la France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de phénomènes anthropiques par la mesure de la susceptibilité magnétique sur surface décapée. Premiers résultats sur le projet Canal Seine-Nord Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeopages.257⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.3744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197186v1</w:t>
+                <w:t xml:space="preserve">hal-02881929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des espaces de stabulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A la recherche des espaces de stabulation. Etude pluridisciplinaire d'habitats du Néolithique au Moyen-âge dans le nord de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rouppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Vivre avec les bêtes, 35, pp.6-17</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 35, pp.06-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803401v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de phénomènes anthropiques par la mesure de la susceptibilité magnétique sur surface décapée. Premiers résultats sur le projet Canal Seine-Nord Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">À la recherche des espaces de stabulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rouppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vivre avec les bêtes, 35, pp.6-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.3744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02881929v1</w:t>
+                <w:t xml:space="preserve">hal-01803401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du phosphore dans des bâtiments allongés du Néolithique dans le Nord de la France, en Belgique et au Luxembourg</w:t>
+                <w:t xml:space="preserve">Fosses étroites aux parois sub-verticales dans le Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28, pp.275-298</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 28, pp.523-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.2011.3356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873916v1</w:t>
+                <w:t xml:space="preserve">hal-02197180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosses étroites aux parois sub-verticales dans le Nord de la France</w:t>
+                <w:t xml:space="preserve">Cartographie du phosphore dans des bâtiments allongés du Néolithique dans le Nord de la France, en Belgique et au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28, pp.523-548. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 28, pp.275-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197180v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
               </w:r>
@@ -2197,77 +2197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire certains traits essentiels du sol pour un meilleur échantillonnage bioarchéologique : exemples et rôle de la formation sur les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2312,217 +2312,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des tests de phosphore à la compréhension des bâtiments du site « Les Parts 1 » à Bruay-la-Buissière (62)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des tests de phosphore à la compréhension des bâtiments de Bruay-la-Buissière, les Parts1 (62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde - Le logis animal : mise en évidence archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARSCAN; Inrap, Nov 2022, Maison de l’Archéologie et de l’Ethnologie de Nanterre, France</w:t>
+              <w:t xml:space="preserve">Le logis des animaux : mise en évidence archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403170v1</w:t>
+                <w:t xml:space="preserve">hal-04521981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des tests de phosphore à la compréhension des bâtiments de Bruay-la-Buissière, les Parts1 (62)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport des tests de phosphore à la compréhension des bâtiments du site « Les Parts 1 » à Bruay-la-Buissière (62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le logis des animaux : mise en évidence archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Table ronde - Le logis animal : mise en évidence archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARSCAN; Inrap, Nov 2022, Maison de l’Archéologie et de l’Ethnologie de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521981v1</w:t>
+                <w:t xml:space="preserve">hal-04403170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feux agricoles, des techniques méconnues des archéologues. L'apport de l'étude archéopédologique des résidus de combustion de Transinne (Belgique)</w:t>
               </w:r>
@@ -2906,51 +2906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacré science Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
@@ -3126,491 +3126,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ollainville (Essonne), Groupe scolaire de la ZAC des Belles Vues : rapport de fouille</w:t>
+                <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Es-Safi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Ciezar</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (574 p.)</w:t>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845752v1</w:t>
+                <w:t xml:space="preserve">hal-05316845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ollainville (Essonne), Groupe scolaire de la ZAC des Belles Vues : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Es-Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (574 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05316837v1</w:t>
+                <w:t xml:space="preserve">hal-04845752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316827v1</w:t>
+                <w:t xml:space="preserve">hal-05316837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024</w:t>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316845v1</w:t>
+                <w:t xml:space="preserve">hal-05316827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche - « Évolution d’un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne) »</w:t>
               </w:r>
@@ -4093,64 +4093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templeuve-En-Pévèle (59), Rue Grande Campagne. Des Tombes Privilégiées Gallo-Romaines Installées En Bordure d'un Axe Routier. Rapport de Fouille. 2 Vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,77 +4573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Venant (62), rue de Guarbecque : des enclos funéraires de l'âge du Bronze : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4676,515 +4676,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Aire-sur-la-Lys, ZAC du hameau de Saint-Martin (tranche 2) : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lorin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Henton</w:t>
+                <w:t xml:space="preserve">Pascal Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bossut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443751v1</w:t>
+                <w:t xml:space="preserve">hal-02427259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Clément</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03095827v1</w:t>
+                <w:t xml:space="preserve">hal-02890774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Aire-sur-la-Lys, ZAC du hameau de Saint-Martin (tranche 2) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Deflorenne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bossut</w:t>
+                <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427259v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+                <w:t xml:space="preserve">Fabrice Brutus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                <w:t xml:space="preserve">Aurélia Alligri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890774v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
               </w:r>
@@ -5196,51 +5196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5318,51 +5318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecanuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,51 +5436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecanuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,785 +5522,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque, aménagement du coeur d'agglomération, tranche 1 : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du vieux Château. La basse-cour de la motte féodale de Carvin et autres occupations… : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lançon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaï Fechner</w:t>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362502v1</w:t>
+                <w:t xml:space="preserve">hal-02297329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve d'Ascq, 64 rue de la Libert é : la (re)découverte d'une nécropole tardo-romaine et mérovingienne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque, aménagement du coeur d'agglomération, tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893682v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque. Aménagement du coeur d'agglomération, tranche 2 : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+                <w:t xml:space="preserve">Villeneuve d'Ascq, 64 rue de la Libert é : la (re)découverte d'une nécropole tardo-romaine et mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362508v1</w:t>
+                <w:t xml:space="preserve">hal-02893682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du vieux Château. La basse-cour de la motte féodale de Carvin et autres occupations… : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque. Aménagement du coeur d'agglomération, tranche 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297329v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-d'Ascq (Nord), Rue de Hem, construction d'un hôpital privé. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Villeneuve d'Ascq (Nord), rue de Hem, construction d'un hôpital privé : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Quérel</w:t>
+                <w:t xml:space="preserve">Carole Querel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010, pp.122</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427159v1</w:t>
+                <w:t xml:space="preserve">hal-02362482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve d'Ascq (Nord), rue de Hem, construction d'un hôpital privé : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Villeneuve-d'Ascq (Nord), Rue de Hem, construction d'un hôpital privé. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Querel</w:t>
+                <w:t xml:space="preserve">Carole Quérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362482v1</w:t>
+                <w:t xml:space="preserve">hal-02427159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chapelle-d'Armentières, Route Nationale (Nord) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,51 +6410,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres archéo-environnementales autour des structures anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6511,64 +6511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jovenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6606,203 +6606,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(eds.). Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Environmental studies of Celtic and Roman sanctuaries in north western Europe. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Studies of Celtic and Roman Sanctuaries in North western Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fercoq Du Leslay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hors-série de la Revue archéologie de Picardie, 366 p., 2018</w:t>
+              <w:t xml:space="preserve">GILLET E., FECHNER K., FERCOQ DE LESLAY G. (éds). Hors-série de la Revue archéologie de Picardie, 368 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03973399v1</w:t>
+                <w:t xml:space="preserve">hal-03957052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Studies of Celtic and Roman Sanctuaries in North western Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(eds.). Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Environmental studies of Celtic and Roman sanctuaries in north western Europe. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fercoq Du Leslay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GILLET E., FECHNER K., FERCOQ DE LESLAY G. (éds). Hors-série de la Revue archéologie de Picardie, 368 p., 2018</w:t>
+              <w:t xml:space="preserve">Hors-série de la Revue archéologie de Picardie, 366 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957052v1</w:t>
+                <w:t xml:space="preserve">halshs-03973399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par monts et par vaux&amp;quot;. Suivi archéologique de la pose d'un gazoduc entre Flobecq et Quévy (Ht)</w:t>
               </w:r>
@@ -6827,51 +6827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7576,51 +7576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Danese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
@@ -7652,312 +7652,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antique houses and yards in Mediterranean and Atlantic climates: impact on field characteristics and on chemical field tests (North and South France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix douloureux mais bien fondés : fouille intégrale, traits pédologiques et sélection des premières analyses sur une motte médiévale à Ecoust-Saint-Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Malrain</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/vwxs-1571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34692/b958-7923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430995v1</w:t>
+                <w:t xml:space="preserve">hal-04432176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix douloureux mais bien fondés : fouille intégrale, traits pédologiques et sélection des premières analyses sur une motte médiévale à Ecoust-Saint-Mein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antique houses and yards in Mediterranean and Atlantic climates: impact on field characteristics and on chemical field tests (North and South France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Marcy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdin</w:t>
+                <w:t xml:space="preserve">Mathieu Le Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/b958-7923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34692/vwxs-1571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432176v1</w:t>
+                <w:t xml:space="preserve">hal-04430995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Are friends acidic ? »: differentiating humiferous Neolithic occupation horizons (Northern France, Belgium, Luxembourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8251,77 +8251,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie systématique du phosphore dans les habitats protohistoriques du Nord de la France : écueils et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t>
@@ -8357,488 +8357,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vom Mikroskop zur Landschaft: diachrone Betrachtungsweise langer Phasen der Entwicklung, Erosion und/oder anthropogener Bodenveränderungen in Lothringen (Frankreich) von der Eisenzeit bis zur Römerzeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Occhietti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 23. - 26. März 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, , pp.33-38, 2021, Archäologentage Otzenhausen – Archäologie in der Großregion, ISBN 978-3-96929-021-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.799.c10565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087049v1</w:t>
+                <w:t xml:space="preserve">hal-03216606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vom Mikroskop zur Landschaft: diachrone Betrachtungsweise langer Phasen der Entwicklung, Erosion und/oder anthropogener Bodenveränderungen in Lothringen (Frankreich) von der Eisenzeit bis zur Römerzeit</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 23. - 26. März 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck gent, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216606v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+                <w:t xml:space="preserve">Cartographie systématique du phosphore dans les habitats protohistoriques du Nord de la France: écueils et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leroy-Langelin Emmanuelle, Lorin Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
+              <w:t xml:space="preserve">Méthodologie et interprétation des habitats : VLIVe colloque Halma, Habata 2 Villeneuve d’Ascq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue du Nord, 2021, Collection H.S. Art et archéologie ; 29, p. 409-436, 2021, ISBN 979-10-93095-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454678v1</w:t>
+                <w:t xml:space="preserve">halshs-03973449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie systématique du phosphore dans les habitats protohistoriques du Nord de la France: écueils et premiers résultats</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Leroy-Langelin Emmanuelle, Lorin Yann. </w:t>
+                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrondière-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie et interprétation des habitats : VLIVe colloque Halma, Habata 2 Villeneuve d’Ascq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue du Nord, 2021, Collection H.S. Art et archéologie ; 29, p. 409-436, 2021, ISBN 979-10-93095-19-6</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973449v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des modes de vie au Néolithique et au Bronze ancien</w:t>
               </w:r>
@@ -8850,51 +8850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judit Deák, Carole Ampe, Jari Hinsch Mikkelsen (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as records of Past and Present. From soil surveys to archaeological sites: research strategies for interpreting soil characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8939,2114 +8939,2114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude géo- et archéopédologique</w:t>
+                <w:t xml:space="preserve">Analyses des remplissages de type « terre noire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Bausier, Nathalie Bloch et Fabienne Pigière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antoing, Bruyelle. Villa et occupations antérieures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallone du Patrimoine, p. 344-353, 2018, ISBN: 978 02 39038 006 1</w:t>
+              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallonne du Patrimoine, p. 354-359, 2018, ISBN: 978 02 39038 006 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03973410v1</w:t>
+                <w:t xml:space="preserve">halshs-03973429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données géomorphopédologiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Karine Bausier, Nathalie Bloch et Fabienne Pigière (dir.). </w:t>
+                <w:t xml:space="preserve">Les approches environnementales sur le sanctuaire antique de Sains-du-Nord chez les Nerviens (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evelyne Gillet; Kai Fechner; Gérard Fercoq-du-Leslay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antoing, Bruyelle. Villa romaine et occupations antérieures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallonne du Patrimoine, p. 28-34, 2018, ISBN: 978 02 39038 006 1</w:t>
+              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spécial 32, , pp.249-265, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973379v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude géo- et archéopédologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Kai Fechner. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Bausier, Nathalie Bloch et Fabienne Pigière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.191-211, 2018, Revue Archéologique de Picardie n° spécial 32</w:t>
+              <w:t xml:space="preserve">Antoing, Bruyelle. Villa et occupations antérieures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallone du Patrimoine, p. 344-353, 2018, ISBN: 978 02 39038 006 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896331v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches environnementales sur le sanctuaire antique de Sains-du-Nord chez les Nerviens (Nord)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Evelyne Gillet; Kai Fechner; Gérard Fercoq-du-Leslay. </w:t>
+                <w:t xml:space="preserve">Données géomorphopédologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Bausier, Nathalie Bloch et Fabienne Pigière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spécial 32, , pp.249-265, 2018</w:t>
+              <w:t xml:space="preserve">Antoing, Bruyelle. Villa romaine et occupations antérieures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallonne du Patrimoine, p. 28-34, 2018, ISBN: 978 02 39038 006 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957038v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des études environnementales et anthropologiques à la compréhension de l’aire cultuelle laténienne et romaine du sanctuaire de Blicquy « Ville d’Anderlecht » : zone d’enfouissement, dépôt humain et « bois sacré » (Hainaut, Belgique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">GILLET E., FECHNER K., FERCOQ DE LESLAY G. (éds.). </w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kai Fechner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 163-189, 2018</w:t>
+              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-211, 2018, Revue Archéologique de Picardie n° spécial 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973365v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARTOGRAPHIE SYSTÉMATIQUE DU PHOSPHORE DANS LES HABITATS NÉOLITHIQUES ET DE L'ÂGE DU BRONZE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Broes</w:t>
+                <w:t xml:space="preserve">Apport des études environnementales et anthropologiques à la compréhension de l’aire cultuelle laténienne et romaine du sanctuaire de Blicquy « Ville d’Anderlecht » : zone d’enfouissement, dépôt humain et « bois sacré » (Hainaut, Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitation et habitat du Néolithique à l’âge du Bronze en Fange et des marges. Actes des secondes rencontres Nord-Sud de Préhistoire récente. Archives d'Écologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens, Hors-série de la Revue archéologie de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° spécial 32, pp.163-189, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03957035v1</w:t>
+                <w:t xml:space="preserve">hal-04465183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement des sociétés néolithiques et protohistoriques autour de Lavau</w:t>
+                <w:t xml:space="preserve">Le site dans son contexte local environnemental et paysager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Doyen</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Sous la direction de Vincent Riquier. </w:t>
+                <w:t xml:space="preserve">Nathalie Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bausier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Bausier, Nathalie Bloch et Fabienne Pigière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des premiers paysans au prince de Lavau (5300 à 450 avant notre ère). Catalogue d'exposition (5 mai 2018 - 29 septembre 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coédité par Snoeck et par le Département de l'Aube, pp.40-51, 2018</w:t>
+              <w:t xml:space="preserve">Antoing, Bruyelle. Villa romaine et occupations antérieures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallonne du Patrimoine, p. 406-409, 2018, ISBN: 978 02 39038 006 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973322v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des études environnementales et anthropologiques à la compréhension de l’aire cultuelle laténienne et romaine du sanctuaire de Blicquy « Ville d’Anderlecht » : zone d’enfouissement, dépôt humain et « bois sacré » (Hainaut, Belgique)</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’environnement des sociétés néolithiques et protohistoriques autour de Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens, Hors-série de la Revue archéologie de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N° spécial 32, pp.163-189, 2018</w:t>
+              <w:t xml:space="preserve">Des premiers paysans au prince de Lavau (5300 à 450 avant notre ère). Catalogue d'exposition (5 mai 2018 - 29 septembre 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coédité par Snoeck et par le Département de l'Aube, pp.40-51, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465183v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site dans son contexte local environnemental et paysager</w:t>
+                <w:t xml:space="preserve">Apport des études environnementales et anthropologiques à la compréhension de l’aire cultuelle laténienne et romaine du sanctuaire de Blicquy « Ville d’Anderlecht » : zone d’enfouissement, dépôt humain et « bois sacré » (Hainaut, Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Karine Bausier, Nathalie Bloch et Fabienne Pigière (dir.). </w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GILLET E., FECHNER K., FERCOQ DE LESLAY G. (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antoing, Bruyelle. Villa romaine et occupations antérieures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallonne du Patrimoine, p. 406-409, 2018, ISBN: 978 02 39038 006 1</w:t>
+              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 163-189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973420v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+                <w:t xml:space="preserve">CARTOGRAPHIE SYSTÉMATIQUE DU PHOSPHORE DANS LES HABITATS NÉOLITHIQUES ET DE L'ÂGE DU BRONZE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t>
+              <w:t xml:space="preserve">Habitation et habitat du Néolithique à l’âge du Bronze en Fange et des marges. Actes des secondes rencontres Nord-Sud de Préhistoire récente. Archives d'Écologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.577-597, 2018, 9782358420242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058164v1</w:t>
+                <w:t xml:space="preserve">hal-03957035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evelyne Gillet, Kai Fechner, Gérard Fercoq du Leslay (eds). </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 191-210, 2018</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957074v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sacré à toutes les sauces ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Evelyne Gillet, Kai Fechner, Gérard Fercoq du Leslay (eds.). </w:t>
+                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evelyne Gillet, Kai Fechner, Gérard Fercoq du Leslay (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Environmental Studies of Celtic and Roman Sanctuaries in North western Europe. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 43-73, 2018</w:t>
+              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 191-210, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957064v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement des sociétés néolithiques et protohistoriques autour de Lavau</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Vincent Riquier. </w:t>
+                <w:t xml:space="preserve">Du sacré à toutes les sauces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evelyne Gillet, Kai Fechner, Gérard Fercoq du Leslay (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie dans l'Aube - Des premiers paysans au prince de Lavau (5300 à 450 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck; Archives départementales de l'Aube, pp.40-51, 2018, 978-94-6161-445-2</w:t>
+              <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Environmental Studies of Celtic and Roman Sanctuaries in North western Europe. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 43-73, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173029v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des remplissages de type « terre noire »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’environnement des sociétés néolithiques et protohistoriques autour de Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Karine Bausier, Nathalie Bloch et Fabienne Pigière (dir.). </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antoing, Bruyelle. Villa et occupations antérieures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études et Documents, Archéologie, 23, Agence wallonne du Patrimoine, p. 354-359, 2018, ISBN: 978 02 39038 006 1</w:t>
+              <w:t xml:space="preserve">Archéologie dans l'Aube - Des premiers paysans au prince de Lavau (5300 à 450 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck; Archives départementales de l'Aube, pp.40-51, 2018, 978-94-6161-445-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973429v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular funerary monuments at the beginning of the Bronze Age in the North of France: architecture and duration of use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Buchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Masse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergent Angélique</w:t>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lehoërff Anne; Talon Marc. </w:t>
+              <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement, Exchange and Identity in Europe in the 2nd and 1st Millennia BC: Beyond Frontiers</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-132, 2017, 1785707167</w:t>
+              <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807396v1</w:t>
+                <w:t xml:space="preserve">hal-01944445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités architecturales interprétées à l'aide des sciences du sol dans le Nord de la France : résultats et tendances pour l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Trément; Alain Ferdière; Philippe Leveau; François Réchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-96, 2017, Suppléments Aquitania, 978-2-910763-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Circular funerary monuments at the beginning of the Bronze Age in the North of France: architecture and duration of use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Aubry</w:t>
+                <w:t xml:space="preserve">Armelle Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audé Valérie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Sergent Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
+              <w:t xml:space="preserve">Lehoërff Anne; Talon Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t>
+              <w:t xml:space="preserve">Movement, Exchange and Identity in Europe in the 2nd and 1st Millennia BC: Beyond Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Société préhistorique française</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-132, 2017, 1785707167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944445v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier lithique, Les outils en silex et chaille, Les herminettes et les haches</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude géoarchéologique des structures de la zone E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KOENIG M.-P. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.268-282, 2016, Document d’Archéologie Française, 2-7351-2081-3</w:t>
+              <w:t xml:space="preserve">Les gisements archéologiques de Crévéchamps “Tronc du Chêne” et “Sous Velle” (Meurthe-et-Moselle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie française, p. 183-208, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887015v1</w:t>
+                <w:t xml:space="preserve">halshs-03973374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude géoarchéologique des structures de la zone E</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mobilier lithique, Les outils en silex et chaille, Les herminettes et les haches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gisements archéologiques de Crévéchamps “Tronc du Chêne” et “Sous Velle” (Meurthe-et-Moselle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Documents d’Archéologie française, p. 183-208, 2016</w:t>
+              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Fondation Maison des sciences de l’homme; MCC; MENESR; CNRS; INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-282, 2016, Document d’Archéologie Française, 2-7351-2081-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973374v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En remontant sur le versant : les sols et les environnements en bordure de l’occupation</w:t>
               </w:r>
@@ -11230,103 +11230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des espaces de stabulations. Étude pluridisciplinaire d’habitats de cas des périodes néolithique à médiévale dans le nord de la France, application du SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rouppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec les bêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -11368,90 +11368,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosses étroites aux parois subverticales dans le nord de la France : élaboration d'une démarche interdisciplinaire et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Néolithique du Nord de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique de Picardie, p. 1-26, 2011, Revue Archéologique de Picardie, n° spécial 28</w:t>
@@ -11776,51 +11776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05450776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit De&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03915597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brouillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loicq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.257" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loicq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3356" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05000947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/22w8-1097" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel Eddargach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanmoerkerke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Es-Safi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecanuet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Querel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Descheyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fercoq Du Leslay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;cu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Geerts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Heunks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanmontfort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mjmy-0h40" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426131v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/s43s-s096" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ze1a-pb07" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Danese" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qf2s-8t28" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04430995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Bailly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vwxs-1571" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04432176v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b958-7923" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04413017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wd5z-pw68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04410020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9hx9-0a21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973449v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878820v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raakvlak.be/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420903" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973365v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957035v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973322v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanchart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bausier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957064v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173029v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807396v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=1012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973374v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887883v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750135v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05450776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit De&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brouillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03915597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loicq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loicq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3356" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05000947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/22w8-1097" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel Eddargach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanmoerkerke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Es-Safi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecanuet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Querel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Descheyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fercoq Du Leslay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;cu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Geerts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Heunks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanmontfort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mjmy-0h40" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426131v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/s43s-s096" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ze1a-pb07" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Danese" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qf2s-8t28" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04432176v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b958-7923" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04430995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Bailly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vwxs-1571" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04413017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wd5z-pw68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04410020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9hx9-0a21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973449v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878820v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raakvlak.be/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420903" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973429v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973410v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973379v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465183v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanchart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bausier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957064v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173029v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957032v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=1012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807396v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887883v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750135v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>