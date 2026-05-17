--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI3-kinase has multiple functions in asexual blood stages of Plasmodium falciparum</w:t>
+                <w:t xml:space="preserve">An acyclic nucleoside phosphonate effectively blocks the egress of the malaria parasite by inhibiting the synthesis of cyclic GMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Al Monla</w:t>
+                <w:t xml:space="preserve">Marie Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Penzo</w:t>
+                <w:t xml:space="preserve">Rea Dura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Vallentin</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakhee Lohia</w:t>
+                <w:t xml:space="preserve">Emma Colard-Itté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Vincent</w:t>
+                <w:t xml:space="preserve">Thomas Cheviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.16762. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (47), pp.eady2859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-01397-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ady2859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374945v1</w:t>
+                <w:t xml:space="preserve">hal-05387607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acyclic nucleoside phosphonate effectively blocks the egress of the malaria parasite by inhibiting the synthesis of cyclic GMP</w:t>
+                <w:t xml:space="preserve">PI3-kinase has multiple functions in asexual blood stages of Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ali</w:t>
+                <w:t xml:space="preserve">Reem Al Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rea Dura</w:t>
+                <w:t xml:space="preserve">Maria Penzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Guery</w:t>
+                <w:t xml:space="preserve">Alice Vallentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Colard-Itté</w:t>
+                <w:t xml:space="preserve">Rakhee Lohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cheviet</w:t>
+                <w:t xml:space="preserve">Jeremy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (47), pp.eady2859. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.16762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ady2859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-01397-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387607v1</w:t>
+                <w:t xml:space="preserve">hal-05374945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological activation of PIEZO1 in human red blood cells prevents Plasmodium falciparum invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakhee Lohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,412 +1548,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple roles for Plasmodium berghei phosphoinositide-specific phospholipase C in regulating gametocyte activation and differentiation</w:t>
+                <w:t xml:space="preserve">Genetic and transcriptional analysis of phosphoinositide-specific phospholipase C in Plasmodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kai Wengelnik</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Billker</w:t>
+                <w:t xml:space="preserve">Lauriane Sollelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Vial</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lina Tawk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (7), pp.955-966. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2011.01591.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2011.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246892v1</w:t>
+                <w:t xml:space="preserve">hal-04121786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 3-Monophosphate Is Involved in Toxoplasma Apicoplast Biogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple roles for Plasmodium berghei phosphoinositide-specific phospholipase C in regulating gametocyte activation and differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Raabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wengelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Tawk</w:t>
+                <w:t xml:space="preserve">Oliver Billker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dubremetz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Vial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001286⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.955-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2011.01591.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246879v1</w:t>
+                <w:t xml:space="preserve">hal-03246892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and transcriptional analysis of phosphoinositide-specific phospholipase C in Plasmodium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Berry</w:t>
+                <w:t xml:space="preserve">Phosphatidylinositol 3-Monophosphate Is Involved in Toxoplasma Apicoplast Biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Tawk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montcourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chicanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Sollelis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lina Tawk</w:t>
+                <w:t xml:space="preserve">Fabrice Merezegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 129 (1), pp.75-80. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.e1001286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2011.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121786v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kennedy phospholipid biosynthesis pathways are refractory to genetic disruption in Plasmodium berghei and therefore appear essential in blood stages</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry-Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 173 (2), pp.69-80. </w:t>
@@ -2073,77 +2073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol 3-Phosphate, an Essential Lipid in Plasmodium, Localizes to the Food Vacuole Membrane and the Apicoplast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Tawk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chicanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,64 +2220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of DNA replication to monitor microgametogenesis in Plasmodium berghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Billker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wengelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3100,51 +3100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Monla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vallentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhee Lohia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01397-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Dura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady2859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allegrini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guizouarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cerdan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04773-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cahalan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lamonte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grubaugh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Zeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.02.047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wengelnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.01.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maynadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Margout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00352-17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bushell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Gomes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sanderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Anar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Girling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.06.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morlon-Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilach Sheiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12383" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Contet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Maheshwari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alberge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20121480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Raabe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Billker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01591.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Tawk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubremetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chicanne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Merezegue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001286" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04121786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.05.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine D&#233;champs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry-Sterkers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00124-10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gannoun-Zaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-6851(00)00260-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZDJL7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wengelnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.19.5195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Duclovel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Dura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady2859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Monla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vallentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhee Lohia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01397-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allegrini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guizouarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cerdan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04773-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cahalan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lamonte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grubaugh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Zeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.02.047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wengelnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.01.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maynadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Margout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00352-17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bushell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Gomes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sanderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Anar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Girling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.06.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morlon-Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilach Sheiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12383" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Contet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Maheshwari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alberge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20121480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04121786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Raabe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Tawk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.05.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Billker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01591.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubremetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chicanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Merezegue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine D&#233;champs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry-Sterkers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00124-10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gannoun-Zaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-6851(00)00260-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZDJL7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wengelnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.19.5195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Duclovel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>