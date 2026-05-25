--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -1363,364 +1363,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Thin Films: Delamination and Wrinkling of Flexible Conductive Polymer Thin Films (Adv. Funct. Mater. 21/2021)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Glasser</w:t>
+                <w:t xml:space="preserve">Jean-François Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shekhar Shinde</w:t>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaicheng Zhang</w:t>
+                <w:t xml:space="preserve">Claire Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202170149⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (56), pp.eabd0272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524894v1</w:t>
+                <w:t xml:space="preserve">hal-03298591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boudet</w:t>
+                <w:t xml:space="preserve">Flexible Thin Films: Delamination and Wrinkling of Flexible Conductive Polymer Thin Films (Adv. Funct. Mater. 21/2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaili Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">Alizée Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lacouture</w:t>
+                <w:t xml:space="preserve">Shekhar Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Deblais</w:t>
+                <w:t xml:space="preserve">Zaicheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (56), pp.eabd0272. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.2170149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202170149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298591v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination and wrinkling of flexible conductive polymer thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaicheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597D2765"/>
+    <w:nsid w:val="B7DB56C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kaili-xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-4067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishuang Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qb6l-bqpv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Varkevisser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Onland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton H van Kaam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Kato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/882l-mzr2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Housseini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Goupil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Dolgushev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Vieira Mendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp2386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Resende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Isasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202411397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Chachanidze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Lyu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03789264v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.138001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376419v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Massaad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C.D. Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Glasser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaicheng Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202170149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maleki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Talansier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116567" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Loubens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01377A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kaili-xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-4067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishuang Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qb6l-bqpv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Varkevisser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Onland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton H van Kaam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Kato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/882l-mzr2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Housseini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Goupil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Dolgushev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Vieira Mendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp2386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Resende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Isasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202411397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Chachanidze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Lyu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03789264v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.138001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376419v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Massaad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C.D. Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Glasser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaicheng Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202170149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maleki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Talansier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116567" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Loubens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01377A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>