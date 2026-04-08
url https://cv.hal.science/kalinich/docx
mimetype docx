--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -676,4894 +676,4894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atomistic Modeling of the Structural and Dynamic Properties of Aqueous NaCl and Na2SO4 Solutions in the Interlayer Space of Ettringite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian Journal of Physical Chemistry A, Focus on Chemistry / Zhurnal fizicheskoi khimii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), pp.818-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0036024422040318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Couette flow of pentane in clay nanopores: Molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Mol.Liq.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.120290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Hydrocarbon Fluid and Couette Flows in Slit Pores with Pyrophyllite Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Logunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Science A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (6), pp.908-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0965545x2270047x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular-level understanding of metal ion retention in clay-rich materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.461-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-022-00301-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03714436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the non-linear impact of Al on chemical durability of silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalesh Damodaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225, pp.117478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of ettringite and its aqueous interfaces: Structure and properties revisited with the modified ClayFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic Computer Modeling of Hydrocalumite As an Adsorbent for Radioactive Anions from Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+                <w:t xml:space="preserve">E.V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian Journal of Physical Chemistry A, Focus on Chemistry / Zhurnal fizicheskoi khimii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), pp.748-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0036024422040094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120290⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">M.A Logunov</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Clayff Molecular Simulation of Layered and Nanoporous Materials and Their Aqueous Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0965545x2270047x⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (32), pp.17573-17589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion Behavior of Methane in 3D Kerogen Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (20), pp.16515-16526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbonation Reaction Mechanisms of Portlandite Predicted from Enhanced Ab Initio Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11050509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulation of the interaction of uranium (VI) with the C–S–H phase of cement in the presence of gluconate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appl.Geochem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.104496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layered double hydroxide - borate composites supported on magnetic nanoparticles: preparation, characterization and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Nedim Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgul Zumreoglu-Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Trujillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.735-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-019-00853-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of montmorillonite particle edge orientations by atomic-force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kraevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, 105442 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02476314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Cations in the Methane/Carbon Dioxide Partitioning in Nano- and Mesopores of Illite Using Constant Reservoir Composition Molecular Dynamics Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Phys.Chem.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (4), pp.2490-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrinsic hydrophobicity of smectite basal surfaces quantitatively probed by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariola Kowalik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.105497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding methane/carbon dioxide partitioning in clay nano- and meso-pores with constant reservoir composition molecular dynamics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Chem.Chem.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (13), pp.6917-6924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP00851A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Hydrated Kaolinite Edge Surfaces: DFT Results and Further Development of the ClayFF Classical Force Field with Metal–O–H Angle Bending Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Phys.Chem.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (18), pp.11628-11638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Swelling in Dry Supercritical Carbon Dioxide: Effects of Interlayer Cations on the Structure, Dynamics, and Energetics of CO2 Intercalation Probed by XRD, NMR and GCMD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Todd Schaef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Loring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (8), pp.4391 - 4402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b12270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01891525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competitive Adsorption of H${_2}$O and CO${_2}$ in 2-Dimensional Nano-Confinement: GCMD Simulations of Cs- and Ca-Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (41), pp.23460-23469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01891516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Ions with Hydrated Clay Surfaces: Computational Molecular Modeling for Nuclear Waste Disposal Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.566 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Hydrated Gibbsite and Brucite Edge Surfaces: DFT Results and Further Development of the ClayFF Classical Force Field with Metal-O-H Angle Bending Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (27), pp.14757-14771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Study of CO2 and H2O Intercalation in Smectite Clays: Effect of Temperature and Pressure on Interlayer Structure and Dynamics in Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24527-24540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of gluconate and uranyl on C-S-H phases: Combination of wet chemistry experiments and molecular dynamics simulations for the binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the special issue of the Journal of Molecular Liquids &amp;quot;Supercritical fluids. Theory and applications&amp;quot; dedicated to Prof. Yu. E. Gorbaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.05.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cemff : A force field database for cementitious materials including validations, applications and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratan Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslam Kunhi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Geissbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegoi Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.68 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universality of hydrogen bond distributions in liquid and supercritical water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.1038-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.06.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the Mechanisms of Site-Specific Ion Exchange at an Inhomogeneously Charged Surface: Case of Cs+/K+ on Hydrated Muscovite Mica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (14), pp.7829-7836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b13108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, Energetics, and Dynamics of Cs+ and H2O in Hectorite: Molecular Dynamics Simulations with an Unconstrained Substrate Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (19), pp.10298-10310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cation and water structure, dynamics and energetics in smectite clays: A molecular dynamics study of Ca-hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.12429-12439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to a Special Issue on Molecular Computer Simulations of Clays and Clay-Water Interfaces: Recent Progress, Challenges, and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiandong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.335-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/ccmn.2016.0640400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercalation of Ethylene Glycol in Smectites: Several Molecular Simulation Models Verified by X-Ray Diffraction Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.488-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/ccmn.2016.0640411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Dynamics of Water-Smectite Interfaces: Hydrogen Bonding and the Origin of the Sharp O-Dw/O-Hw Infrared Band From Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Kuligiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Derkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Gionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios D. Chryssikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-022-00301-z⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.452-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/ccmn.2016.0640409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of the effects of 40Ar recoil in illite particles on their K–Ar isotope dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117478⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Środoń</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.162-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01166255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR and computational molecular modeling studies of mineral surfaces and interlayer galleries: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106759⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özgür Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marimuthu Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (7), pp.1341-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0036024422040094⟩</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethylene glycol intercalation in smectites. Molecular dynamics simulation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Klapyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91-92, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0036024422040318⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Arrangements of Isomorphic Substitutions in Smectites: Molecular Simulation of the Swelling Properties, Inter layer Structure, and Dynamics of Hydrated Cs-Montmorillonite Revisited with New Clay Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (24), pp.12758-12773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500538z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, Energetics, and Dynamics of Smectite Clay Interlayer Hydration: Molecular Dynamics and Metadynamics Investigation of Na-Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (32), pp.17573-17589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04600⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 117, pp.5172-5187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp312286g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00870391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the hydrogen bonding structure at the aqueous interface of ammonium-substituted mica: A molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5560/ZNA.2012-0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00768710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular models of natural organic matter and its colloidal aggregation in aqueous solutions: Challenges and opportunities for computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02167⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/PAC-CON-12-05-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Ca2+ on supramolecular aggregation of natural organic matter in aqueous solutions: A comparison of molecular modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11050509⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iskrenova-Tchoukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00663428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal cation complexation with natural organic matter in aqueous solutions: Molecular dynamics simulations and potentials of mean force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iskrenova-Tchoukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...764 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (18), pp.11628-11638. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...2833 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26, pp.15909-15919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5623,50 +5623,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recent advances in ClayFF force field development for molecular modeling of soil minerals and their interfaces with organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienna (Austria), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atomistic computational modelling of thaumasite and its aqueous interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5701,10806 +5770,10737 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Insight Into Actinyl (UO22+, NpO2+) Adsorption on Smectite in the Presence of Small Organic and Inorganic Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05442175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How is actinyls' adsorption on clays affected by the presence of ligands? - A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jakub Ličko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic insight into the effects of actinyl-ligand interactions on the actinyl retention by clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClayFF and recent developments in atomistic computational modeling of geomaterials and their fluid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Goldschmidt-2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRUCTURAL, MECHANICAL AND VIBRATIONAL PROPERTIES OF THAUMASITE FROM CLASSICAL ATOMISTIC SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78th RILEM Annual Week and RILEM Conference on Sustainable Materials and Structures: Meeting the major challenges of the 21st century – SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in ClayFF Force Field Development for Computational Molecular Modeling of Clays, other Nanostructured Materials, and their Fluid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clay Minerals Group Research Progress Meeting “Molecular modeling in Clay Science”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mineralogical Society of the UK and Ireland, May 2024, Edinbugrh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating How the Adsorption of Actinyls on Clay Minerals is Affected by Small Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ličko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Clay Minerals Group Research Progress Meeting “Molecular modeling in Clay Science”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular mechanisms of H2 gas adsorption in clays in the context of geological nuclear waste disposal: Insights from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du GDR HydroGEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actinyl adsorption on clays in the presence of organics – a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442234v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jakub Ličko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">11th Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pilsen, CZ, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ClayFF and recent developments in atomistic computational modeling of geomaterials and their fluid interfaces</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Properties of Calcium Aluminates as Adsorbents for Anionic Radionuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recent advances in ClayFF force field development for molecular modeling of soil minerals and their interfaces with organic matter</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Simulations of Hydrogen Gas Adsorption in Clays in the Context of Geological Radioactive Waste Disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienna (Austria), Austria</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Clay Minerals Society, May 2023, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">STRUCTURAL, MECHANICAL AND VIBRATIONAL PROPERTIES OF THAUMASITE FROM CLASSICAL ATOMISTIC SIMULATIONS</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Surfaces – Are They Hydrophilic or Hydrophobic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMLG - JMLG 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulation of glass alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sumglass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoconfined Water in the 10-Å Phase at Subduction Zone Conditions: Classical and Ab Initio MD Simulations up to 7 GPa and 800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATOMISTIC SIMULATIONS OF HYDROGEN ADSORPTION AND TRANSPORT IN HYDRATED NA- AND CA-MONTMORILLONITES FOR RADIOACTIVE WASTE AND SPENT FUEL DISPOSAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into Monte Carlo simulation of borosilicate glass aqueous alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C.M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sumglass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study by molecular dynamics of the energies of hydrolysis and reformation of chemical bonds in aluminosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalesh Damodaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiruvilla Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOCIEDAD MEXICANA DE MATERIALES, Aug 2023, Cancun, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of hydrogen adsorption and transport in hydrated Na- and Ca-montmorillonite: Effects of temperature, pressure, pore size and interlayer cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of Hydrogen Gas Adsorption in Clays: Implications for Sustainable Radioactive Waste Disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and adsorption mechanisms of hydrogen gas on water-saturated montmorillonite clay: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterPore-2023 - 15th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in ClayFF Force Field Development for Computational Molecular Modeling of Nanostructured and Nanoporous Materials and their Fluid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM Flagship Workshop “Computational methods for modelling bionano interactions and nanomaterials functionality”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPUTATIONAL CHEMISTRY APPROACHES TO PREDICTIVE MULTISCALE MODELLING OF MIGRATION PROCESSES: CURRENT CHALLENGES AND OPPORTUNITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of CsCl and CsI aqueous solutions with ettringite probed by atomistic computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week and RILEM Conference on Sustainable Materials and Structures: Meeting the major challenges of the 21st century – SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic Computer Simulations of the Adsorption and Transport of H2 Gas in Smectite Clay Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque d’ouverture du GdR HydroGEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2022, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical atomistic simulations of the 10Å phase at high temperatures and pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals Group Research Progress Meeting “Molecular modeling in Clay Science”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mineralogical Society of the UK and Ireland, May 2024, Edinbugrh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVII INTERNATIONAL CLAY CONFERENCE ICC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the non-linear impact of Al on chemical durability of silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalesh Damodaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOMD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, May 2022, Baltimore (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equation of state and the topology of hydrogen bonding networks in water at high temperatures and pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVI International Conference on Interaction of Intense Energy Fluxes with Matter (ELBRUS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Relative Hydrophilicity and Hydrophobicity of Clayey Materials' Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Russian Conference on the Physics of Aqueous Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances and perspectives of the atomistic computational modeling of mineral-solution interfaces with the ClayFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulation of the structure and properties of iodide-containing hydrocalumite (AFm phase)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Processes Influencing Radionuclide Transport and Retention - Investigations Across Scales - TransRet2020"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kalsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equation of state and elasticity of brucite at high temperatures and pressures from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and properties of calcium aluminates and their aqueous interfaces revisited with a new series of ClayFF-based atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 ACS Fall National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Atlanta, GA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equations of state and elasticity of brucite and portlandite at high temperatures and pressures from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVI International Conference on Interaction of Intense Energy Fluxes with Matter (ELBRUS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of hydrocalumite as adsorbent for radioactive anions from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport properties of confined hydrocarbons in slit pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic modeling of the structure and dynamcis of aqueous NaCl and Na2SO4 solutions at the interface with ettringite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and vibrational properties of ettringite from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulations of the cement degradation mechanisms in the context of geological carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jakub Ličko</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of aqueous salt solutions with the surface of ettringite: Atomistic simulation using the modified ClayFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pilsen, CZ, Czech Republic</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pinar Citli</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of brucite compressibility over wide ranges of pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay-2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A direct experimental evidence of the influence of clay textural properties on CH4 and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universality of hydrogen bond distributions in liquid and supercritical water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumglass 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">3d Russian Conference on the Physics of Aqueous Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulation of the effects of small organic molecules on the adsorption and transport of radionuclides in clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debashish Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMLG - JMLG 2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">P. Fossati</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic modeling of fluid transport in cement in CO2 storage environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumglass 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical atomistic modeling of mineral/fluid interfaces: Challenges and limits of multiscale approaches, using ClayFF as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay-2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Prospectives 2019: "Modélisations multi-échelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in atomistic simulations of clays, clay-related materials, and their interfaces with natural fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">CLAYS 2019 : IV Russian conference on clays and clay minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Thiruvilla Mahadevan</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of CO2-H2O fluid transport and reactivity within cement nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOLDSCHMIDT 2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methane / carbon dioxide partitioning in clay nano- and meso­‐pores: Molecular dynamics modeling with constant reservoir composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOCIEDAD MEXICANA DE MATERIALES, Aug 2023, Cancun, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUPERCRITICAL CARBON DIOXIDE IN THE NANOPORES OF MINERALS AND CEMENTITIOUS MATERIALS UNDER CONDITIONS OF GEOLOGICAL CARBON SEQUESTRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mutisya S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Scientific and Engineering Conference "Supercritical Fluids: Fundamentals, Technologies, Innovations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rostov-on-Don, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of montmorillonite particle edge orientations by atomic‐force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Kraevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">COMPUTATIONAL CHEMISTRY APPROACHES TO PREDICTIVE MULTISCALE MODELLING OF MIGRATION PROCESSES: CURRENT CHALLENGES AND OPPORTUNITIES</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulation of the adsorption and transport of naturally occurring radioactive materials in clay nanopores in the context of shale gas exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERPORE 2019 : 11th Annual Meeting of InterPore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionic adsorption on the (010) and (110) edge surfaces of kaolinite: Molecular dynamics simulation with updated ClayFF potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, The Clay Minerals Society, May 2023, Austin, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular simulations of fluid-solid interfaces around hydrated clay particle edges and site-specific adsorption of divalent cations at these surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague (CZ), Czech Republic</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClayFF force field and its application for atomistic modeling of nanoporous materials and their aqueous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII INTERNATIONAL CLAY CONFERENCE ICC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPEA, Jul 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Conference Cluster on the Problems of Solvation, Complex Formation in Solutions, Crystallization, and Smart Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption and Transport of Naturally Occurring Radioactive Materials (NORMs) in Clays: Atomistic Computational Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, American Ceramic Society, May 2022, Baltimore (MA), United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ShaleXenvironmenT 2018 Dissemination Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand canonical molecular dynamics simulation of supercritical carbon dioxide and methane intercalation in smectite interlayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bowers,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2022, Bordeaaux, France</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics modelling of the interaction of uranium (VI) with C-S-H phases in the presence of organic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Atomistic computer simulation of the structure and properties of iodide-containing hydrocalumite (AFm phase)</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of radionuclide cations on clay minerals - atomistic computational modeling of the basal and edge surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kalsruhe, Germany</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">256th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nanoscience, Nanotechnology and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of contaminant cation adsorption at the edge surfaces of clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmist-2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Structure and properties of calcium aluminates and their aqueous interfaces revisited with a new series of ClayFF-based atomistic simulations</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New opportunities of the ClayFF force field for atomistic computer modeling of natural and synthetic nanoporous materials and their hydrated interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Atlanta, GA, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV Russian Conference on Thermophysical Properties of Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of uranyl ions with C-S-H Phases in the presence of organic additives: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI International Conference on Interaction of Intense Energy Fluxes with Matter (ELBRUS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
+              <w:t xml:space="preserve">Conference NUWCEM-2018 (“Cement-Based Materials for Nuclear Wastes”)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of heavy metals adsorption on clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of confined aqueous fluids in natural and synthetic nanostructured materials relevant to energy, environmental, and geochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference Cluster on the Problems of Solvation, Complex Formation in Solutions, Crystallization, and Smart Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of naturally occurring radioactive materials (NORMs) with clay minerals in the context of shale gas exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of geochemically relevant supercritical fluids interaction with clay minerals present in deep geological formations using grand canonical molecular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bowers,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic modeling of the structure and dynamics of water and ions in calcium silicate hydrate and calcium aluminate hydrate phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop "Calcium Silicate Hydrates containing Aluminium: C‐A‐S‐H"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recent advances and perspectives of the atomistic computational modeling of mineral-solution interfaces with the ClayFF force field</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular simulations of cementitious materials with ClayFF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+              <w:t xml:space="preserve">Nanocem Workshop “Atomistic Simulation in Cementitious Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the Relative Hydrophilicity and Hydrophobicity of Clayey Materials' Surfaces</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of Clays and Related Materials with ClayFF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Russian Conference on the Physics of Aqueous Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">AIPEA School for Young Scientists "Computational Modeling in Clay Mineralogy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Equation of state and the topology of hydrogen bonding networks in water at high temperatures and pressures</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent improvements in ClayFF and future challenges for classical molecular simulations of nanoconfined water in minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI International Conference on Interaction of Intense Energy Fluxes with Matter (ELBRUS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
+              <w:t xml:space="preserve">Goldschmidt-2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrophobicity of smectite surfaces probed by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
+              <w:t xml:space="preserve">16th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Molecular Modeling of Aqueous Interfaces for Environmental and Materials Science Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference “Computer Simulation in Physics and Beyond”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force field parameterization for accurate molecular modeling of clay edges in classical MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Universality of hydrogen bond distributions in liquid and supercritical water</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Molecular Modeling of Materials and Processes Relevant for Geological Disposal of Radioactive Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d Russian Conference on the Physics of Aqueous Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">REIMEI International Workshop: “Radionuclides Remediation and Clean-Up”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Debashish Banerjee</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercalation of CO2 and H2O in Na-hectorite under geological carbon sequestration conditions using GCMD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Ionic Size and Charge on the Interaction of Natural Organic Matter with Mineral Surfaces : Molecular Dynamics Modeling Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Moscou, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">251st American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Mar 2016, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Hydrogen Bonding in Supercritical H2O-NaCl Solutions: IR and Raman Vibrational Spectroscopy vs Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOLDSCHMIDT 2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journée solvatation dans les liquides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 1, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Ions with Hydrated Clay Surfaces: Computational Molecular Modeling for Nuclear Waste Disposal Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Water-Rock Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Radionuclides with C-S-H Phases of Cement in the Presence of Organic Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Mechanisms and Modelling of Waste/Cement Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Murten, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of Confined Fluids in Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ShaleXenvironmenT H-2020 Consortium Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Liblice, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Mechanisms of Cs+ Binding to the Hydrated Surfaces of Illite, Smectite, and Interstratified Illite/Smectite Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Jun 2016, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Effects of Compositional and Structural Disorder on the Properties of Clay-Water Interfaces by Molecular Computer Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Asian Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the classical description of the structure, dynamics and reactivity of clay surfaces by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs+-Na+ exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd REIMEI Workshop (International Workshop on Specific Behavior of Anthropogenic Radionuclides at Solid Solution Interface: Implication for Migration and Remediation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MD simulations of Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Loganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay-2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Jul 2015, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of Cs+ adsorption and mobility on hydrated surfaces of illite, smectite, and interstratified illite/smectite using new clay models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd REIMEI Workshop (International Workshop on Specific Behavior of Anthropogenic Radionuclides at Solid Solution Interface: Implication for Migration and Remediation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods of molecular computer simulation in the studies of clays and other layered materials (invited plenary lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argilla Studium 2015 - 4th Russian School on Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of supercritical water as a medium for chemical reactions” (invited plenary lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference “Supercritical Fluids: Fundamentals, Technologies, Innovations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zelenogradsk, Kaliningrad Region, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of metal adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays (invited oral presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Kirkpatrick</w:t>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Russian Meeting on Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the structure and dynamics of H2O and metal ions on hydrated hectorite surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay-2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Jul 2015, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of the adsorption and transport in clay nanopores in the context of nuclear waste disposal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranyl adsorption at muscovite surface through molecular dynamics simulation: Interfacial structure and adsorption free energy profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, May 2014, College Station, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of the effect of 40Ar recoil in illite particles on the K-Ar isotope dating of their host rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Środoń</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, May 2014, College Station, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption free energy profiles of metal ions at hydrated clay surfaces using molecular dynamics simulations (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">248th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Aug 2014, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of different force fields by coupling molecular simulations of organo-clays with X-ray diffraction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfacial water structure and energetics of Cs+ ion adsorption on muscovite using molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Mar 2014, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of monovalent and divalent cations at the clay–water interface investigated by molecular computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, May 2014, College Station, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cation exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">248th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Aug 2014, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric hydrogen bonding and orientational ordering of water at hydrophobic and hydrophilic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Mar 2014, Dallas, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics of water and ions in the nanopores of cementitious materials” (invited keynote lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th Annual Cement and Concrete Science Conference and Workshop on Waste Cementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffiled, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing the nanoscale complexity of mineral-water interfaces in MD simulations: Effects of the substrate compositional disorder on the properties of surface species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2013, Florence, Italy. pp.1420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydration, structure and mobility of Cs+ and Sr2+ in montmorillonite and muscovite clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the local disorder in clay site substitutions on the structure and dynamics of interlayer and interfacial aqueous species: MD simulations for new models of muscovite and montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">245th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Oct 2013, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption and mobility of cesium and strontium on montmorillonite clay surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cation adsorption, hydrogen bonding structure and dynamics at the clay-water interface: MD simulations with new models of muscovite and montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2013, Florence, Italy. pp.1535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of ordered and disordered isomorphic substitution on the interfacial water structure at illite surfaces: Investigation by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, energetics, and dynamics of smectite clay hydration: Molecular dynamics investigations of hectorite” (oral)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christin P. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marimuthu Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">245th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Apr 2013, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SUPERCRITICAL CARBON DIOXIDE IN THE NANOPORES OF MINERALS AND CEMENTITIOUS MATERIALS UNDER CONDITIONS OF GEOLOGICAL CARBON SEQUESTRATION</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling the nanoscale structural and compositional diversity of clay-water interfaces in molecular simulations: Recent progress, challenges, and opportunities” (invited George W. Brindley Award Lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulation of Cs+ ion adsorption at hydrated muscovite surface – interfacial structure and adsorption energy profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Loganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rostov-on-Don, Russia</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of mineral-water interfaces for geochemical and environmental applications (invited lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII International School of Earth's Sciences I.S.E.S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Odessa, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Atomistic simulation of the adsorption and transport of naturally occurring radioactive materials in clay nanopores in the context of shale gas exploration</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineral-fluid interactions on the molecular scale: Computational atomistic modeling of clay-related materials for geochemical and environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar at the Institute of Geological Sciences, Polish Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Modeling of the Swelling Properties and Interlayer Structure of Cs, and K-Montmorillonites: Effects of Charge Distribution in the Clay Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIIe journées nationale de radiochimie et de chimie nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Classical atomistic modeling of mineral/fluid interfaces: Challenges and limits of multiscale approaches, using ClayFF as an example</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling for nuclear waste management and other radiochemical applications (invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée GRIM3 2012, Groupe de Recherche Interdisciplinaire sur les Matériaux, les Molécules et la Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular structure and dynamics of nano-confined aqueous solutions: Computer simulations of clay, cement, and polymer membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop on the Physical Chemistry of Capillary and Bound/Confined Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ein Bokek, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adsorption and Transport of Naturally Occurring Radioactive Materials (NORMs) in Clays: Atomistic Computational Modeling Approach</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow diffusional dynamics of water in cement nanopores: Multiscale challenges for atomistic modeling (topic leader)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Doha, Qatar</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International US-Poland Workshop "Multiscale Computational Modeling of Cementitious Materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of organics on the adsorption and mobility of metal cations in clay systems: Computational molecular modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays under Nano- to Microscopic resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular models of natural organic matter and its colloidal aggregation in aqueous solutions: Challenges and opportunities for computer simulations (keynote talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00770633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and H-bonding of aqueous carbonate species from ab initio MD simulation (invited talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padma Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston MA, United States</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM Workshop "Microscopic-Scale View of CO2 Sequestration", Centre Européen de Calcul Atomique et Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00770622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid-fluid phase separation under metamorphic conditions: MD simulations of a generalized composition H2O-CO2-NaCl (invited talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmist-2018 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Symposium 19e: Simulation of Geofluids from Melts to Aqueous Solutions, 2011 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">New opportunities of the ClayFF force field for atomistic computer modeling of natural and synthetic nanoporous materials and their hydrated interfaces</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen bonding and molecular ordering of water at mineral-solution interfaces (keynote talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Moscou, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08k: Water structure and hydrogen bonding on mineral and nanoparticle surfaces 2011 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">I. Androniuk</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations on the structure and dynamics of H2O, K+, NH4+ on hydrated muscovite surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUWCEM-2018 (“Cement-Based Materials for Nuclear Wastes”)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Clay Minerals Society - 48th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Atomistic computational modeling of confined aqueous fluids in natural and synthetic nanostructured materials relevant to energy, environmental, and geochemical applications</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of the multi-scale dynamics of water and ions at cement interfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Cluster on the Problems of Solvation, Complex Formation in Solutions, Crystallization, and Smart Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Suzdal, Russia</w:t>
+              <w:t xml:space="preserve">NUWCEM 2011 - 1st International Symposium on Cement-based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5288 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00677828v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation with metal ions and colloidal aggregation of natural organic matter in aqueous solutions: A computational molecular modeling perspective (invited talk)</w:t>
               </w:r>
@@ -16581,235 +16581,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">STRUCTURE AND PROPERTIES OF CALCIUM ALUMINATES AS ADSORBENTS FOR ANIONIC RADIONUCLIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78th RILEM Annual Week and RILEM Conference on Sustainable Materials and Structures: Meeting the major challenges of the 21st century – SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigating the Effects of Organic Molecules on the Adsorption of Uranyl on Clay Minerals with Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ličko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (9th Clay Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulation of the structure and properties of iodine and chlorine containing hydrocalumite (AFm phase) as adsorbent for radionuclides 36Cl, 129I, 137Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem A Glushak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory S Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week and RILEM Conference on Sustainable Materials and Structures: Meeting the major challenges of the 21st century – SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">InterPore-2023 - 15th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOLECULAR DYNAMICS COMPUTER SIMULATIONS OF THE EFFECTS OF ORGANIC MOLECULES ON THE CLAY-RADIONUCLIDE INTERACTIONS IN THE CONTEXT OF GEOLOGICAL DISPOSAL OF RADIOACTIVE WASTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADSORPTION OF H2/H2O BINARY MIXTURE IN NA- AND CA-MONTMORILLONITE IN THE CONTEXT OF GEOLOGICAL DISPOSAL OF RADIOACTIVE WASTE: GRAND CANONICAL MONTE CARLO SIMULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Citli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
@@ -16823,358 +17013,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Chimique de France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and transport properties of hydrocarbons in clay nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Logunov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore-2023 - 15th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARBONATION REACTION MECHANISMS OF HYDRATED CEMENT IN A CO2-RICH ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore-2023 - 15th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOLECULAR LEVEL INSIGHTS ON THE PHYSISORPTION MECHANISMS OF HYDROGEN GAS ON MONTMORILLONITE CLAY SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SITE-SPECIFIC STRUCTURE AND ENERGETICS OF URANYL ADSORPTION AT HYDRATED MUSCOVITE (001) SURFACE PROBED BY CLASSICAL MOLECULAR DYNAMICS SIMULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17190,2259 +17354,2095 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOLECULAR UNDERSTANDING OF HYDROGEN ADSORPTION AND TRANSPORT IN HYDRATED NA- AND CA-MONTMORILLONITES IN THE CONTEXT OF GEOLOGICAL DISPOSAL OF RADIOACTIVE WASTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulation of hydrogen gas adsorption and transport in clay environments in the context of geological disposal of radioactive waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of CsCl and CsI aqueous solutions with ettringite probed by atomistic computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen gas adsorption and transport in hydrated montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII INTERNATIONAL CLAY CONFERENCE ICC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of fluid transport in cement nanopores in the context of geological CO2 sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">INTERPORE 2019, 11th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pinar Citli</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface complexation of metal cations at the (010), and (110) edges of montmorillonite: MD computer simulation with updated ClayFF potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pinar Citli</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions of cations with hydrated clay particles edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII INTERNATIONAL CLAY CONFERENCE ICC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Rencontre Scientifique of IFP Energies Nouvelles, Solid Liquid Interfaces: Challenging Molecular Aspects for Industrial Applications [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">E.V Tararushkin</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADSORPTION OF URANYL ON PURE CALCIUM SILICATE HYDRATE IN THE PRESENCE OF ORGANIC ADDITIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">S. Mutisya</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montmorillonite particles size distribution and edge surfaces orientation using AFM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Kraevskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">S.M. Mutisya</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of uranyl ions with pure calcium silicate hydrate phases in the presence of organic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of hydrated clay particle edges: improving classical MD models using DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Liquid/Solid interfaces: Structure and dynamics from spectroscopy and simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">I. Androniuk</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of organic additives on the sorption and mobility of radionuclides in cementititous materials: Experimental determination and computational molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Santa Fe, NM, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays: Molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of organic/inorganic force field combinations for molecular simulations of smectites intercalated with ethylene glycol evaluated by comparison with X-ray diffraction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland. 2017</w:t>
+              <w:t xml:space="preserve">EuroClay-2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics computer simulations of the structural and swelling properties of anionic clays intercalated with organic acids: Effects of hydrogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">245th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Structure and dynamics of hydrated clay particle edges: improving classical MD models using DFT calculations</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of local disorder in clay charge distribution on the adsorption and mobility of interlayer and interfacial aqueous species: MD simulations for new models of muscovite and montmorillonite with the CLAYFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop “Adsorption in Compliant Solids: Theory, Simulation, and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of the swelling properties and interlayer structure of Cs, Na, K-Montmorillonite: Effects of charge distribution in the clay layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid/Solid interfaces: Structure and dynamics from spectroscopy and simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">5th International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethylene glycol intercalation in smectites. Molecular dynamics simulation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Klapyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marek Szczerba</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of surface cations on the structure and dynamics of the hydrogen-bonding network at the illite-water interface: A molecular dynamics simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay-2015 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine Landesman</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simuation of Cs+ on the Hydrated Muscovite Surface: Local Structural Environment and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Santa Fe, NM, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe journées nationale de radiochimie et de chimie nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Energetics of Smectite Interlayer Hydration: Molecular Dynamics Investigations of Na- and Ca Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christin P. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium 8g: Structure and dynamics of ions and water at mineral-water interfaces: insights from experimental and computational studies, 2012 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of CO2, H2CO3, HCO3-, CO32- in aqueous solutions: Ab initio molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padma Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...569 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19695,51 +19695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of small organic molecules on the retention of uranyl(VI) on clay surfaces: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ličko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19943,51 +19943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/fr/personne/andrey-kalinichev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Tararushkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory S Smirnov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay D. Kondratyuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Krot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina E Vlasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Tararushkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14010109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Pisarev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16145026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Pisarev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120290" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Logunov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Pisarev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0965545x2270047x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kalinichev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00301-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Damodaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Glushak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Tararushkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kalinichev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pisarev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040318" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall T. Cygan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Greathouse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04600" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bin Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M. Bowers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Loganathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozgur Yazaydin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02167" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Mutisya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050509" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Androniuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104496" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Nedim Ay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgul Zumreoglu-Karan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Trujillano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-019-00853-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kraevsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szczerba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Kowalik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105497" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pouvreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James Kirkpatrick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00851A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loring" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b12270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kiselev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.05.073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05362" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06825" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geissb&#252;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Jamil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.06.114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13108" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.144" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640400" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577618v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kuligiewicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Derkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gionis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Chryssikos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczerba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oezguer Yazaydin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Krishnan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Klapyta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana W." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500538z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Morrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Yazaydin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bowers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312286g" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Narasimhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5560/ZNA.2012-0101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-05-11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iskrenova-Tchoukova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Y. Ahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Clark" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102535n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Li&#269;ko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442116v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Citli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fossati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433623v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvilla Mahadevan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433635v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Glushak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737772v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432402v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522010v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Glushak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Tararushkin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522029v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521994v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Pisarev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522031v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Banerjee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299393v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mutisya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loganathan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299396v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mutisya S." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kraevsky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androniuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299203v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Loganathan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yazaydin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bowers," TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Kirkpatrick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Androniuk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299239v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299212v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299189v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299216v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577738v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577739v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577733v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577740v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577791v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577726v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577723v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448300v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577784v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577718v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206909v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577708v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577777v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577711v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204893v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577707v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577709v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577712v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577704v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577706v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577697v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577703v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577693v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577692v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577700v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin P. Morrow" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577695v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769157v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769185v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769187v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769160v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770633v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770622v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padma Kumar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769216v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769215v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769211v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677825v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442142v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433614v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432416v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Logunov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432413v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441892v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441906v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441880v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432399v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V Tararushkin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutisya" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299380v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299389v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633093v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Kraevskiy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577722v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577717v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577716v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577701v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Kumar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769154v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769208v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769158v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03521837v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14644/AES.003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/fr/personne/andrey-kalinichev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Tararushkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory S Smirnov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay D. Kondratyuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Krot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina E Vlasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Tararushkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14010109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Pisarev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16145026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Tararushkin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pisarev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kalinichev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Pisarev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Logunov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Pisarev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0965545x2270047x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kalinichev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00301-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Damodaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106759" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Glushak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall T. Cygan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Greathouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bin Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M. Bowers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Loganathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozgur Yazaydin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02167" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Mutisya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050509" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Androniuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104496" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Nedim Ay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgul Zumreoglu-Karan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Trujillano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-019-00853-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kraevsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szczerba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Kowalik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105497" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James Kirkpatrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00851A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pouvreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loring" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b12270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06602" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.144" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05362" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06825" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kiselev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.05.073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geissb&#252;hler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Jamil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.06.114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00230" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640400" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640411" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kuligiewicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Derkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gionis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Chryssikos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczerba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#214;zg&#252;r Yazaydin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Krishnan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Klapyta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana W." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500538z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Morrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Yazaydin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bowers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312286g" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Narasimhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5560/ZNA.2012-0101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-05-11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iskrenova-Tchoukova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Y. Ahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Clark" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102535n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Li&#269;ko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442234v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442116v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Citli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Glushak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fossati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvilla Mahadevan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433623v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432237v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432398v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Glushak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Tararushkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521994v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Pisarev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Banerjee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mutisya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299399v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loganathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mutisya S." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kraevsky" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androniuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Androniuk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299203v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299168v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Loganathan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yazaydin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bowers," TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Kirkpatrick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299237v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299230v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299189v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299212v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299195v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299175v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577739v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577733v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577740v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577741v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577737v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577791v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577784v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577718v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577725v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577724v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577721v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577708v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577777v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577711v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577704v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577706v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577697v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577703v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.12" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577700v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin P. Morrow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769185v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770633v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770622v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padma Kumar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769215v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442075v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441892v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433614v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Logunov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441880v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutisya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V Tararushkin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432399v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299380v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299389v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633093v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Kraevskiy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577716v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577722v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577717v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577701v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Kumar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577702v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769154v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769158v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769208v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03521837v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14644/AES.003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>