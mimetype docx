--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -676,4894 +676,4894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Couette flow of pentane in clay nanopores: Molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Mol.Liq.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.120290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Hydrocarbon Fluid and Couette Flows in Slit Pores with Pyrophyllite Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Logunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Science A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (6), pp.908-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0965545x2270047x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular-level understanding of metal ion retention in clay-rich materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.461-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-022-00301-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03714436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of ettringite and its aqueous interfaces: Structure and properties revisited with the modified ClayFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the non-linear impact of Al on chemical durability of silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalesh Damodaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225, pp.117478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic Computer Modeling of Hydrocalumite As an Adsorbent for Radioactive Anions from Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian Journal of Physical Chemistry A, Focus on Chemistry / Zhurnal fizicheskoi khimii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), pp.748-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0036024422040094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atomistic Modeling of the Structural and Dynamic Properties of Aqueous NaCl and Na2SO4 Solutions in the Interlayer Space of Ettringite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Pisarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russian Journal of Physical Chemistry A, Focus on Chemistry / Zhurnal fizicheskoi khimii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (4), pp.818-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/s0036024422040318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120290⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Clayff Molecular Simulation of Layered and Nanoporous Materials and Their Aqueous Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (32), pp.17573-17589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion Behavior of Methane in 3D Kerogen Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (20), pp.16515-16526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbonation Reaction Mechanisms of Portlandite Predicted from Enhanced Ab Initio Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11050509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulation of the interaction of uranium (VI) with the C–S–H phase of cement in the presence of gluconate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appl.Geochem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.104496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layered double hydroxide - borate composites supported on magnetic nanoparticles: preparation, characterization and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Nedim Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgul Zumreoglu-Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Trujillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.735-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-019-00853-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of montmorillonite particle edge orientations by atomic-force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kraevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, 105442 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02476314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Cations in the Methane/Carbon Dioxide Partitioning in Nano- and Mesopores of Illite Using Constant Reservoir Composition Molecular Dynamics Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Phys.Chem.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (4), pp.2490-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrinsic hydrophobicity of smectite basal surfaces quantitatively probed by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariola Kowalik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.105497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Hydrated Kaolinite Edge Surfaces: DFT Results and Further Development of the ClayFF Classical Force Field with Metal–O–H Angle Bending Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Phys.Chem.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (18), pp.11628-11638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding methane/carbon dioxide partitioning in clay nano- and meso-pores with constant reservoir composition molecular dynamics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Chem.Chem.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (13), pp.6917-6924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP00851A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Swelling in Dry Supercritical Carbon Dioxide: Effects of Interlayer Cations on the Structure, Dynamics, and Energetics of CO2 Intercalation Probed by XRD, NMR and GCMD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Todd Schaef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Loring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (8), pp.4391 - 4402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b12270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01891525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competitive Adsorption of H${_2}$O and CO${_2}$ in 2-Dimensional Nano-Confinement: GCMD Simulations of Cs- and Ca-Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (41), pp.23460-23469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01891516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Hydrated Gibbsite and Brucite Edge Surfaces: DFT Results and Further Development of the ClayFF Classical Force Field with Metal-O-H Angle Bending Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (27), pp.14757-14771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Study of CO2 and H2O Intercalation in Smectite Clays: Effect of Temperature and Pressure on Interlayer Structure and Dynamics in Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24527-24540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of gluconate and uranyl on C-S-H phases: Combination of wet chemistry experiments and molecular dynamics simulations for the binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the special issue of the Journal of Molecular Liquids &amp;quot;Supercritical fluids. Theory and applications&amp;quot; dedicated to Prof. Yu. E. Gorbaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.05.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cemff : A force field database for cementitious materials including validations, applications and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratan Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslam Kunhi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Geissbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegoi Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.68 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universality of hydrogen bond distributions in liquid and supercritical water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.1038-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.06.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the Mechanisms of Site-Specific Ion Exchange at an Inhomogeneously Charged Surface: Case of Cs+/K+ on Hydrated Muscovite Mica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (14), pp.7829-7836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b13108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Ions with Hydrated Clay Surfaces: Computational Molecular Modeling for Nuclear Waste Disposal Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.566 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, Energetics, and Dynamics of Cs+ and H2O in Hectorite: Molecular Dynamics Simulations with an Unconstrained Substrate Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (19), pp.10298-10310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cation and water structure, dynamics and energetics in smectite clays: A molecular dynamics study of Ca-hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.12429-12439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to a Special Issue on Molecular Computer Simulations of Clays and Clay-Water Interfaces: Recent Progress, Challenges, and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">M.A Logunov</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall T. Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.335-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/ccmn.2016.0640400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercalation of Ethylene Glycol in Smectites: Several Molecular Simulation Models Verified by X-Ray Diffraction Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0965545x2270047x⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.488-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/ccmn.2016.0640411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Dynamics of Water-Smectite Interfaces: Hydrogen Bonding and the Origin of the Sharp O-Dw/O-Hw Infrared Band From Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Kuligiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Derkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Gionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios D. Chryssikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-022-00301-z⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.452-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/ccmn.2016.0640409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of the effects of 40Ar recoil in illite particles on their K–Ar isotope dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117478⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Środoń</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.162-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01166255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR and computational molecular modeling studies of mineral surfaces and interlayer galleries: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106759⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özgür Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marimuthu Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (7), pp.1341-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0036024422040094⟩</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethylene glycol intercalation in smectites. Molecular dynamics simulation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Klapyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91-92, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Arrangements of Isomorphic Substitutions in Smectites: Molecular Simulation of the Swelling Properties, Inter layer Structure, and Dynamics of Hydrated Cs-Montmorillonite Revisited with New Clay Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (24), pp.12758-12773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500538z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jeffery A. Greathouse</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, Energetics, and Dynamics of Smectite Clay Interlayer Hydration: Molecular Dynamics and Metadynamics Investigation of Na-Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (32), pp.17573-17589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04600⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 117, pp.5172-5187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp312286g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00870391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the hydrogen bonding structure at the aqueous interface of ammonium-substituted mica: A molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02167⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5560/ZNA.2012-0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00768710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular models of natural organic matter and its colloidal aggregation in aqueous solutions: Challenges and opportunities for computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11050509⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/PAC-CON-12-05-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Ca2+ on supramolecular aggregation of natural organic matter in aqueous solutions: A comparison of molecular modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104496⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iskrenova-Tchoukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Birgul Zumreoglu-Karan</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00663428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal cation complexation with natural organic matter in aqueous solutions: Molecular dynamics simulations and potentials of mean force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iskrenova-Tchoukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...729 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...2761 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26, pp.15909-15919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5623,10884 +5623,10884 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modelling of thaumasite and its aqueous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay D. Kondratyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic Insight Into Actinyl (UO22+, NpO2+) Adsorption on Smectite in the Presence of Small Organic and Inorganic Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How is actinyls' adsorption on clays affected by the presence of ligands? - A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic insight into the effects of actinyl-ligand interactions on the actinyl retention by clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClayFF and recent developments in atomistic computational modeling of geomaterials and their fluid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recent advances in ClayFF force field development for molecular modeling of soil minerals and their interfaces with organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Atomistic computational modelling of thaumasite and its aqueous interfaces</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRUCTURAL, MECHANICAL AND VIBRATIONAL PROPERTIES OF THAUMASITE FROM CLASSICAL ATOMISTIC SIMULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78th RILEM Annual Week and RILEM Conference on Sustainable Materials and Structures: Meeting the major challenges of the 21st century – SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in ClayFF Force Field Development for Computational Molecular Modeling of Clays, other Nanostructured Materials, and their Fluid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clay Minerals Group Research Progress Meeting “Molecular modeling in Clay Science”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mineralogical Society of the UK and Ireland, May 2024, Edinbugrh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating How the Adsorption of Actinyls on Clay Minerals is Affected by Small Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clay Minerals Group Research Progress Meeting “Molecular modeling in Clay Science”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular mechanisms of H2 gas adsorption in clays in the context of geological nuclear waste disposal: Insights from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du GDR HydroGEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actinyl adsorption on clays in the presence of organics – a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pilsen, CZ, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Surfaces – Are They Hydrophilic or Hydrophobic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMLG - JMLG 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulation of glass alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sumglass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoconfined Water in the 10-Å Phase at Subduction Zone Conditions: Classical and Ab Initio MD Simulations up to 7 GPa and 800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory S Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Goldschmidt-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jakub Ličko</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATOMISTIC SIMULATIONS OF HYDROGEN ADSORPTION AND TRANSPORT IN HYDRATED NA- AND CA-MONTMORILLONITES FOR RADIOACTIVE WASTE AND SPENT FUEL DISPOSAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">EuroClay-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jakub Ličko</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into Monte Carlo simulation of borosilicate glass aqueous alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C.M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Sumglass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jakub Ličko</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study by molecular dynamics of the energies of hydrolysis and reformation of chemical bonds in aluminosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalesh Damodaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiruvilla Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dublin, Ireland</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOCIEDAD MEXICANA DE MATERIALES, Aug 2023, Cancun, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of Hydrogen Gas Adsorption in Clays: Implications for Sustainable Radioactive Waste Disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">EuroClay-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">STRUCTURAL, MECHANICAL AND VIBRATIONAL PROPERTIES OF THAUMASITE FROM CLASSICAL ATOMISTIC SIMULATIONS</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of hydrogen adsorption and transport in hydrated Na- and Ca-montmorillonite: Effects of temperature, pressure, pore size and interlayer cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and adsorption mechanisms of hydrogen gas on water-saturated montmorillonite clay: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterPore-2023 - 15th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in ClayFF Force Field Development for Computational Molecular Modeling of Nanostructured and Nanoporous Materials and their Fluid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM Flagship Workshop “Computational methods for modelling bionano interactions and nanomaterials functionality”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPUTATIONAL CHEMISTRY APPROACHES TO PREDICTIVE MULTISCALE MODELLING OF MIGRATION PROCESSES: CURRENT CHALLENGES AND OPPORTUNITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Properties of Calcium Aluminates as Adsorbents for Anionic Radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Simulations of Hydrogen Gas Adsorption in Clays in the Context of Geological Radioactive Waste Disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Clay Minerals Society, May 2023, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical atomistic simulations of the 10Å phase at high temperatures and pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII INTERNATIONAL CLAY CONFERENCE ICC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2022, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the non-linear impact of Al on chemical durability of silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalesh Damodaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOMD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, May 2022, Baltimore (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04737772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of CsCl and CsI aqueous solutions with ettringite probed by atomistic computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week and RILEM Conference on Sustainable Materials and Structures: Meeting the major challenges of the 21st century – SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recent Advances in ClayFF Force Field Development for Computational Molecular Modeling of Clays, other Nanostructured Materials, and their Fluid Interfaces</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic Computer Simulations of the Adsorption and Transport of H2 Gas in Smectite Clay Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mineralogical Society of the UK and Ireland, May 2024, Edinbugrh, Scotland, United Kingdom</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque d’ouverture du GdR HydroGEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2022, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulation of the structure and properties of iodide-containing hydrocalumite (AFm phase)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Processes Influencing Radionuclide Transport and Retention - Investigations Across Scales - TransRet2020"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kalsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equation of state and elasticity of brucite at high temperatures and pressures from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and properties of calcium aluminates and their aqueous interfaces revisited with a new series of ClayFF-based atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 ACS Fall National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Atlanta, GA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equations of state and elasticity of brucite and portlandite at high temperatures and pressures from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVI International Conference on Interaction of Intense Energy Fluxes with Matter (ELBRUS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of hydrocalumite as adsorbent for radioactive anions from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport properties of confined hydrocarbons in slit pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic modeling of the structure and dynamcis of aqueous NaCl and Na2SO4 solutions at the interface with ettringite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and vibrational properties of ettringite from classical atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulations of the cement degradation mechanisms in the context of geological carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances and perspectives of the atomistic computational modeling of mineral-solution interfaces with the ClayFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pilsen, CZ, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Structure and Properties of Calcium Aluminates as Adsorbents for Anionic Radionuclides</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Relative Hydrophilicity and Hydrophobicity of Clayey Materials' Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague (CZ), Czech Republic</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Russian Conference on the Physics of Aqueous Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Molecular Simulations of Hydrogen Gas Adsorption in Clays in the Context of Geological Radioactive Waste Disposal</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equation of state and the topology of hydrogen bonding networks in water at high temperatures and pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, The Clay Minerals Society, May 2023, Austin, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVI International Conference on Interaction of Intense Energy Fluxes with Matter (ELBRUS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of aqueous salt solutions with the surface of ettringite: Atomistic simulation using the modified ClayFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMLG - JMLG 2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">P. Fossati</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of brucite compressibility over wide ranges of pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumglass 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A direct experimental evidence of the influence of clay textural properties on CH4 and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universality of hydrogen bond distributions in liquid and supercritical water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay-2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">3d Russian Conference on the Physics of Aqueous Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Paul C.M. Fossati</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulation of the effects of small organic molecules on the adsorption and transport of radionuclides in clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debashish Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumglass 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in atomistic simulations of clays, clay-related materials, and their interfaces with natural fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLAYS 2019 : IV Russian conference on clays and clay minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulations of CO2-H2O fluid transport and reactivity within cement nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOLDSCHMIDT 2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUPERCRITICAL CARBON DIOXIDE IN THE NANOPORES OF MINERALS AND CEMENTITIOUS MATERIALS UNDER CONDITIONS OF GEOLOGICAL CARBON SEQUESTRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mutisya S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOCIEDAD MEXICANA DE MATERIALES, Aug 2023, Cancun, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">10th Scientific and Engineering Conference "Supercritical Fluids: Fundamentals, Technologies, Innovations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rostov-on-Don, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pinar Citli</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of montmorillonite particle edge orientations by atomic‐force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Kraevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methane / carbon dioxide partitioning in clay nano- and meso­‐pores: Molecular dynamics modeling with constant reservoir composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari, Italy</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic simulation of the adsorption and transport of naturally occurring radioactive materials in clay nanopores in the context of shale gas exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERPORE 2019 : 11th Annual Meeting of InterPore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionic adsorption on the (010) and (110) edge surfaces of kaolinite: Molecular dynamics simulation with updated ClayFF potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Flagship Workshop “Computational methods for modelling bionano interactions and nanomaterials functionality”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">COMPUTATIONAL CHEMISTRY APPROACHES TO PREDICTIVE MULTISCALE MODELLING OF MIGRATION PROCESSES: CURRENT CHALLENGES AND OPPORTUNITIES</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical atomistic modeling of mineral/fluid interfaces: Challenges and limits of multiscale approaches, using ClayFF as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Rencontres Prospectives 2019: "Modélisations multi-échelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic modeling of fluid transport in cement in CO2 storage environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Atomistic Computer Simulations of the Adsorption and Transport of H2 Gas in Smectite Clay Nanopores</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption and Transport of Naturally Occurring Radioactive Materials (NORMs) in Clays: Atomistic Computational Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2022, Bordeaaux, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ShaleXenvironmenT 2018 Dissemination Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand canonical molecular dynamics simulation of supercritical carbon dioxide and methane intercalation in smectite interlayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bowers,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, AIPEA, Jul 2022, Istanbul, Turkey</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics modelling of the interaction of uranium (VI) with C-S-H phases in the presence of organic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, American Ceramic Society, May 2022, Baltimore (MA), United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Equation of state and the topology of hydrogen bonding networks in water at high temperatures and pressures</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of radionuclide cations on clay minerals - atomistic computational modeling of the basal and edge surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">256th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nanoscience, Nanotechnology and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of contaminant cation adsorption at the edge surfaces of clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Russian Conference on the Physics of Aqueous Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Goldschmist-2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recent advances and perspectives of the atomistic computational modeling of mineral-solution interfaces with the ClayFF force field</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New opportunities of the ClayFF force field for atomistic computer modeling of natural and synthetic nanoporous materials and their hydrated interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+              <w:t xml:space="preserve">XV Russian Conference on Thermophysical Properties of Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of uranyl ions with C-S-H Phases in the presence of organic additives: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kalsruhe, Germany</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference NUWCEM-2018 (“Cement-Based Materials for Nuclear Wastes”)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of heavy metals adsorption on clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Structure and properties of calcium aluminates and their aqueous interfaces revisited with a new series of ClayFF-based atomistic simulations</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of confined aqueous fluids in natural and synthetic nanostructured materials relevant to energy, environmental, and geochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Atlanta, GA, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Cluster on the Problems of Solvation, Complex Formation in Solutions, Crystallization, and Smart Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of naturally occurring radioactive materials (NORMs) with clay minerals in the context of shale gas exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Elbrus, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Tararushkin</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of geochemically relevant supercritical fluids interaction with clay minerals present in deep geological formations using grand canonical molecular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bowers,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic modeling of the structure and dynamics of water and ions in calcium silicate hydrate and calcium aluminate hydrate phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop "Calcium Silicate Hydrates containing Aluminium: C‐A‐S‐H"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClayFF force field and its application for atomistic modeling of nanoporous materials and their aqueous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Cluster-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ivanovo, Russia</w:t>
+              <w:t xml:space="preserve">Conference Cluster on the Problems of Solvation, Complex Formation in Solutions, Crystallization, and Smart Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vasily Pisarev</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular simulations of fluid-solid interfaces around hydrated clay particle edges and site-specific adsorption of divalent cations at these surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular simulations of cementitious materials with ClayFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nanocem Workshop “Atomistic Simulation in Cementitious Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of Clays and Related Materials with ClayFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
+              <w:t xml:space="preserve">AIPEA School for Young Scientists "Computational Modeling in Clay Mineralogy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent improvements in ClayFF and future challenges for classical molecular simulations of nanoconfined water in minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt-2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrophobicity of smectite surfaces probed by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Universality of hydrogen bond distributions in liquid and supercritical water</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Molecular Modeling of Aqueous Interfaces for Environmental and Materials Science Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d Russian Conference on the Physics of Aqueous Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">2nd International Conference “Computer Simulation in Physics and Beyond”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Debashish Banerjee</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force field parameterization for accurate molecular modeling of clay edges in classical MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Clay Minerals Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Richland, WA, United States</w:t>
+              <w:t xml:space="preserve">16th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Molecular Modeling of Materials and Processes Relevant for Geological Disposal of Radioactive Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">REIMEI International Workshop: “Radionuclides Remediation and Clean-Up”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercalation of CO2 and H2O in Na-hectorite under geological carbon sequestration conditions using GCMD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Ionic Size and Charge on the Interaction of Natural Organic Matter with Mineral Surfaces : Molecular Dynamics Modeling Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Moscou, Russia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">251st American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Mar 2016, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Hydrogen Bonding in Supercritical H2O-NaCl Solutions: IR and Raman Vibrational Spectroscopy vs Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOLDSCHMIDT 2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journée solvatation dans les liquides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 1, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Ions with Hydrated Clay Surfaces: Computational Molecular Modeling for Nuclear Waste Disposal Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Water-Rock Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Radionuclides with C-S-H Phases of Cement in the Presence of Organic Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Mechanisms and Modelling of Waste/Cement Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Murten, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of Confined Fluids in Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ShaleXenvironmenT H-2020 Consortium Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Liblice, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Mechanisms of Cs+ Binding to the Hydrated Surfaces of Illite, Smectite, and Interstratified Illite/Smectite Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Jun 2016, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Effects of Compositional and Structural Disorder on the Properties of Clay-Water Interfaces by Molecular Computer Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Asian Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of Cs+ adsorption and mobility on hydrated surfaces of illite, smectite, and interstratified illite/smectite using new clay models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd REIMEI Workshop (International Workshop on Specific Behavior of Anthropogenic Radionuclides at Solid Solution Interface: Implication for Migration and Remediation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods of molecular computer simulation in the studies of clays and other layered materials (invited plenary lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argilla Studium 2015 - 4th Russian School on Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of supercritical water as a medium for chemical reactions” (invited plenary lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference “Supercritical Fluids: Fundamentals, Technologies, Innovations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zelenogradsk, Kaliningrad Region, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of metal adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays (invited oral presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Loganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Russian Meeting on Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the structure and dynamics of H2O and metal ions on hydrated hectorite surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">R.J. Kirkpatrick</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay-2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Jul 2015, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs+-Na+ exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd REIMEI Workshop (International Workshop on Specific Behavior of Anthropogenic Radionuclides at Solid Solution Interface: Implication for Migration and Remediation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MD simulations of Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay-2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Jul 2015, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the classical description of the structure, dynamics and reactivity of clay surfaces by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of the adsorption and transport in clay nanopores in the context of nuclear waste disposal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranyl adsorption at muscovite surface through molecular dynamics simulation: Interfacial structure and adsorption free energy profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, May 2014, College Station, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of different force fields by coupling molecular simulations of organo-clays with X-ray diffraction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of the effect of 40Ar recoil in illite particles on the K-Ar isotope dating of their host rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Środoń</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, May 2014, College Station, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption free energy profiles of metal ions at hydrated clay surfaces using molecular dynamics simulations (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">248th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Aug 2014, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfacial water structure and energetics of Cs+ ion adsorption on muscovite using molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Mar 2014, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of monovalent and divalent cations at the clay–water interface investigated by molecular computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, May 2014, College Station, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cation exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">248th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Aug 2014, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric hydrogen bonding and orientational ordering of water at hydrophobic and hydrophilic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Mar 2014, Dallas, TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics of water and ions in the nanopores of cementitious materials” (invited keynote lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th Annual Cement and Concrete Science Conference and Workshop on Waste Cementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffiled, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydration, structure and mobility of Cs+ and Sr2+ in montmorillonite and muscovite clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the local disorder in clay site substitutions on the structure and dynamics of interlayer and interfacial aqueous species: MD simulations for new models of muscovite and montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">245th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Oct 2013, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption and mobility of cesium and strontium on montmorillonite clay surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cation adsorption, hydrogen bonding structure and dynamics at the clay-water interface: MD simulations with new models of muscovite and montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2013, Florence, Italy. pp.1535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of ordered and disordered isomorphic substitution on the interfacial water structure at illite surfaces: Investigation by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, energetics, and dynamics of smectite clay hydration: Molecular dynamics investigations of hectorite” (oral)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christin P. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marimuthu Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">245th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Socienty, Apr 2013, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling the nanoscale structural and compositional diversity of clay-water interfaces in molecular simulations: Recent progress, challenges, and opportunities” (invited George W. Brindley Award Lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulation of Cs+ ion adsorption at hydrated muscovite surface – interfacial structure and adsorption energy profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299385v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Meeting of The Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Minerals Society, Oct 2013, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing the nanoscale complexity of mineral-water interfaces in MD simulations: Effects of the substrate compositional disorder on the properties of surface species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Loganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society, Aug 2013, Florence, Italy. pp.1420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">C. Tournassat</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Modeling of the Swelling Properties and Interlayer Structure of Cs, and K-Montmorillonites: Effects of Charge Distribution in the Clay Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe journées nationale de radiochimie et de chimie nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Atomistic simulation of the adsorption and transport of naturally occurring radioactive materials in clay nanopores in the context of shale gas exploration</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling for nuclear waste management and other radiochemical applications (invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée GRIM3 2012, Groupe de Recherche Interdisciplinaire sur les Matériaux, les Molécules et la Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular structure and dynamics of nano-confined aqueous solutions: Computer simulations of clay, cement, and polymer membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop on the Physical Chemistry of Capillary and Bound/Confined Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ein Bokek, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow diffusional dynamics of water in cement nanopores: Multiscale challenges for atomistic modeling (topic leader)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International US-Poland Workshop "Multiscale Computational Modeling of Cementitious Materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ClayFF force field and its application for atomistic modeling of nanoporous materials and their aqueous interfaces</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineral-fluid interactions on the molecular scale: Computational atomistic modeling of clay-related materials for geochemical and environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Cluster on the Problems of Solvation, Complex Formation in Solutions, Crystallization, and Smart Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Suzdal, Russia</w:t>
+              <w:t xml:space="preserve">Invited seminar at the Institute of Geological Sciences, Polish Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adsorption and Transport of Naturally Occurring Radioactive Materials (NORMs) in Clays: Atomistic Computational Modeling Approach</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of mineral-water interfaces for geochemical and environmental applications (invited lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ShaleXenvironmenT 2018 Dissemination Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">VIII International School of Earth's Sciences I.S.E.S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Odessa, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular models of natural organic matter and its colloidal aggregation in aqueous solutions: Challenges and opportunities for computer simulations (keynote talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd International Conference on Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">I. Androniuk</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00770633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and H-bonding of aqueous carbonate species from ab initio MD simulation (invited talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padma Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Karlsruhe, Germany</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM Workshop "Microscopic-Scale View of CO2 Sequestration", Centre Européen de Calcul Atomique et Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adsorption of radionuclide cations on clay minerals - atomistic computational modeling of the basal and edge surfaces</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00770622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid-fluid phase separation under metamorphic conditions: MD simulations of a generalized composition H2O-CO2-NaCl (invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston MA, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium 19e: Simulation of Geofluids from Melts to Aqueous Solutions, 2011 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen bonding and molecular ordering of water at mineral-solution interfaces (keynote talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08k: Water structure and hydrogen bonding on mineral and nanoparticle surfaces 2011 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations on the structure and dynamics of H2O, K+, NH4+ on hydrated muscovite surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Russian Conference on Thermophysical Properties of Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Clay Minerals Society - 48th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational molecular modeling of the multi-scale dynamics of water and ions at cement interfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUWCEM-2018 (“Cement-Based Materials for Nuclear Wastes”)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">NUWCEM 2011 - 1st International Symposium on Cement-based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of organics on the adsorption and mobility of metal cations in clay systems: Computational molecular modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Urbana, United States</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays under Nano- to Microscopic resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...4701 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00677825v1</w:t>
-              </w:r>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation with metal ions and colloidal aggregation of natural organic matter in aqueous solutions: A computational molecular modeling perspective (invited talk)</w:t>
               </w:r>
@@ -16581,70 +16581,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigating the Effects of Organic Molecules on the Adsorption of Uranyl on Clay Minerals with Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ličko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (9th Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">STRUCTURE AND PROPERTIES OF CALCIUM ALUMINATES AS ADSORBENTS FOR ANIONIC RADIONUCLIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem A Glushak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory S Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16659,2790 +16741,2708 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week and RILEM Conference on Sustainable Materials and Structures: Meeting the major challenges of the 21st century – SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulation of the structure and properties of iodine and chlorine containing hydrocalumite (AFm phase) as adsorbent for radionuclides 36Cl, 129I, 137Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Glushak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory S Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterPore-2023 - 15th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOLECULAR DYNAMICS COMPUTER SIMULATIONS OF THE EFFECTS OF ORGANIC MOLECULES ON THE CLAY-RADIONUCLIDE INTERACTIONS IN THE CONTEXT OF GEOLOGICAL DISPOSAL OF RADIOACTIVE WASTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ličko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (9th Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Evgeny V Tararushkin</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADSORPTION OF H2/H2O BINARY MIXTURE IN NA- AND CA-MONTMORILLONITE IN THE CONTEXT OF GEOLOGICAL DISPOSAL OF RADIOACTIVE WASTE: GRAND CANONICAL MONTE CARLO SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and transport properties of hydrocarbons in clay nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Logunov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">InterPore-2023 - 15th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Edinbourgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jakub Ličko</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARBONATION REACTION MECHANISMS OF HYDRATED CEMENT IN A CO2-RICH ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOLECULAR LEVEL INSIGHTS ON THE PHYSISORPTION MECHANISMS OF HYDROGEN GAS ON MONTMORILLONITE CLAY SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ADSORPTION OF H2/H2O BINARY MIXTURE IN NA- AND CA-MONTMORILLONITE IN THE CONTEXT OF GEOLOGICAL DISPOSAL OF RADIOACTIVE WASTE: GRAND CANONICAL MONTE CARLO SIMULATIONS</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SITE-SPECIFIC STRUCTURE AND ENERGETICS OF URANYL ADSORPTION AT HYDRATED MUSCOVITE (001) SURFACE PROBED BY CLASSICAL MOLECULAR DYNAMICS SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOLECULAR UNDERSTANDING OF HYDROGEN ADSORPTION AND TRANSPORT IN HYDRATED NA- AND CA-MONTMORILLONITES IN THE CONTEXT OF GEOLOGICAL DISPOSAL OF RADIOACTIVE WASTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Citli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vasily V. Pisarev</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of CsCl and CsI aqueous solutions with ettringite probed by atomistic computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V Tararushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CARBONATION REACTION MECHANISMS OF HYDRATED CEMENT IN A CO2-RICH ENVIRONMENT</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen gas adsorption and transport in hydrated montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XVII INTERNATIONAL CLAY CONFERENCE ICC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computer simulation of hydrogen gas adsorption and transport in clay environments in the context of geological disposal of radioactive waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Citli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mutisya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Narasimhan Loganathan</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic computational modeling of fluid transport in cement nanopores in the context of geological CO2 sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mutisya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">INTERPORE 2019, 11th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pinar Citli</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface complexation of metal cations at the (010), and (110) edges of montmorillonite: MD computer simulation with updated ClayFF potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration 2023 - 18th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">S. Mutisya</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions of cations with hydrated clay particles edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Rencontre Scientifique of IFP Energies Nouvelles, Solid Liquid Interfaces: Challenging Molecular Aspects for Industrial Applications [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">E.V Tararushkin</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADSORPTION OF URANYL ON PURE CALCIUM SILICATE HYDRATE IN THE PRESENCE OF ORGANIC ADDITIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pinar Citli</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montmorillonite particles size distribution and edge surfaces orientation using AFM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Kraevskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII INTERNATIONAL CLAY CONFERENCE ICC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">7th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">S.M. Mutisya</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of uranyl ions with pure calcium silicate hydrate phases in the presence of organic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Androniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">B.F. Ngouana-Wakou</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01633091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of hydrated clay particle edges: improving classical MD models using DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay -2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Liquid/Solid interfaces: Structure and dynamics from spectroscopy and simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays: Molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ADSORPTION OF URANYL ON PURE CALCIUM SILICATE HYDRATE IN THE PRESENCE OF ORGANIC ADDITIVES</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of organic/inorganic force field combinations for molecular simulations of smectites intercalated with ethylene glycol evaluated by comparison with X-ray diffraction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroClay-2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of organic additives on the sorption and mobility of radionuclides in cementititous materials: Experimental determination and computational molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Androniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Santa Fe, NM, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of local disorder in clay charge distribution on the adsorption and mobility of interlayer and interfacial aqueous species: MD simulations for new models of muscovite and montmorillonite with the CLAYFF force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop “Adsorption in Compliant Solids: Theory, Simulation, and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics computer simulations of the structural and swelling properties of anionic clays intercalated with organic acids: Effects of hydrogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">245th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01577701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling of the swelling properties and interlayer structure of Cs, Na, K-Montmorillonite: Effects of charge distribution in the clay layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice F. Ngouana Wakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of surface cations on the structure and dynamics of the hydrogen-bonding network at the illite-water interface: A molecular dynamics simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethylene glycol intercalation in smectites. Molecular dynamics simulation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Klapyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simuation of Cs+ on the Hydrated Muscovite Surface: Local Structural Environment and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe journées nationale de radiochimie et de chimie nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Energetics of Smectite Interlayer Hydration: Molecular Dynamics Investigations of Na- and Ca Hectorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christin P. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozgur Yazaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M. Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pouvreau</w:t>
+                <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium 8g: Structure and dynamics of ions and water at mineral-water interfaces: insights from experimental and computational studies, 2012 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of CO2, H2CO3, HCO3-, CO32- in aqueous solutions: Ab initio molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padma Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1048 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. James Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19695,51 +19695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of small organic molecules on the retention of uranyl(VI) on clay surfaces: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ličko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19943,51 +19943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/fr/personne/andrey-kalinichev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Tararushkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory S Smirnov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay D. Kondratyuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Krot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina E Vlasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Tararushkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14010109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Pisarev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16145026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Tararushkin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pisarev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kalinichev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Pisarev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Logunov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Pisarev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0965545x2270047x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kalinichev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00301-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Damodaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106759" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Glushak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall T. Cygan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Greathouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bin Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M. Bowers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Loganathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozgur Yazaydin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02167" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Mutisya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050509" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Androniuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104496" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Nedim Ay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgul Zumreoglu-Karan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Trujillano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-019-00853-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kraevsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szczerba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Kowalik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105497" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James Kirkpatrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00851A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pouvreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loring" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b12270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06602" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.144" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05362" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06825" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kiselev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.05.073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geissb&#252;hler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Jamil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.06.114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00230" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640400" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640411" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kuligiewicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Derkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gionis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Chryssikos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczerba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#214;zg&#252;r Yazaydin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Krishnan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Klapyta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana W." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500538z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Morrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Yazaydin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bowers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312286g" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Narasimhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5560/ZNA.2012-0101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-05-11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iskrenova-Tchoukova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Y. Ahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Clark" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102535n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Li&#269;ko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442234v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442116v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Citli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Glushak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fossati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvilla Mahadevan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433623v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432237v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432398v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Glushak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Tararushkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521994v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Pisarev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Banerjee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mutisya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299399v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loganathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mutisya S." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kraevsky" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androniuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Androniuk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299203v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299168v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Loganathan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yazaydin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bowers," TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Kirkpatrick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299237v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299230v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299189v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299212v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299195v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299175v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577739v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577733v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577740v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577741v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577737v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577791v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577784v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577718v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577725v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577724v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577721v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577708v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577777v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577711v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577704v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577706v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577697v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577703v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.12" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577700v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin P. Morrow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769185v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770633v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770622v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padma Kumar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769215v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442075v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441892v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433614v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Logunov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441880v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutisya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V Tararushkin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432399v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299380v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299389v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633093v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Kraevskiy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577716v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577722v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577717v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577701v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Kumar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577702v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769154v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769158v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769208v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03521837v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14644/AES.003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/fr/personne/andrey-kalinichev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Tararushkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory S Smirnov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay D. Kondratyuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Krot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina E Vlasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Tararushkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14010109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Pisarev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16145026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Pisarev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120290" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Logunov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Pisarev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0965545x2270047x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kalinichev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00301-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Damodaran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Glushak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Tararushkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kalinichev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pisarev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0036024422040318" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall T. Cygan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Greathouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bin Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M. Bowers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Loganathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozgur Yazaydin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02167" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Mutisya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050509" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Androniuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104496" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Nedim Ay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgul Zumreoglu-Karan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Trujillano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-019-00853-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kraevsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szczerba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Kowalik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105497" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pouvreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James Kirkpatrick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00851A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loring" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b12270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01891516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06602" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kiselev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.05.073" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geissb&#252;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Jamil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.06.114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13108" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.144" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00230" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640400" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640411" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kuligiewicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Derkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gionis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Chryssikos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2016.0640409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczerba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#214;zg&#252;r Yazaydin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Krishnan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Klapyta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana W." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500538z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Morrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Yazaydin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bowers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312286g" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Narasimhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5560/ZNA.2012-0101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-05-11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iskrenova-Tchoukova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Y. Ahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Clark" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102535n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Li&#269;ko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442116v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Citli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737893v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fossati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737816v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvilla Mahadevan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Glushak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04737772v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432402v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522010v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Glushak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Tararushkin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522029v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521994v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Pisarev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522031v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Banerjee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299393v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mutisya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299396v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mutisya S." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loganathan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kraevsky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androniuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299203v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Loganathan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yazaydin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bowers," TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Kirkpatrick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Androniuk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299239v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299212v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299216v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299207v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577739v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577733v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577740v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577741v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577737v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577791v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577723v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577725v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577724v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577784v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577718v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448300v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577711v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577708v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577704v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577706v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577697v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577703v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577693v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577700v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin P. Morrow" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577692v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577695v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769157v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769185v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770633v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770622v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padma Kumar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769216v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769215v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769211v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677825v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Ngouana Wakou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442142v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441892v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433614v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Logunov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441880v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V Tararushkin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutisya" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299380v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299389v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633093v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Kraevskiy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577722v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577717v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577716v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577701v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Kumar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769153v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769158v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769208v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03521837v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14644/AES.003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>