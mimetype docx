--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1254,248 +1254,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bruel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.013⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.425 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353957v1</w:t>
+                <w:t xml:space="preserve">hal-01520875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Perugini</w:t>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (2), pp.425 - 441. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GC006109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520875v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling of a Magmatic System Under Thermal Chaotic Mixing</w:t>
               </w:r>
@@ -1507,64 +1507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perugini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Petrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (7), pp.1835-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1666,919 +1666,931 @@
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 764, pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2014.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Stability Analysis of Poiseuille-Bénard-Marangoni Flow in a Horizontal Infinite Liquid Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp.126-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Bénard-Marangoni Convection in an Open Cylindrical Container Heated by a Non-Uniform Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Es Sakhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, pp.198-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Porous Emulsion-Templated Monoliths Using a Low-Energy Emulsification Batch Mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forgacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (3), pp.683-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10924-013-0575-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of shape of container on natural convection and melting inside enclosures used for passive cooling of electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (14-15), pp.3022-3035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522521v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+                <w:t xml:space="preserve">2D-infrared thermography monitoring of ultrasound-assisted polymerization of water-soluble monomer in a gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rigolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehrenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.12.006⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.4462-4469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma200706j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598469v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-infrared thermography monitoring of ultrasound-assisted polymerization of water-soluble monomer in a gel process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ehrenfeld</w:t>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (11), pp.4462-4469. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 382 (1-3), pp.266-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma200706j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598470v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Chaotic Mixing of Power-Law Fluids in a Mixer with Alternately-Rotating Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 165 (11-12), pp.641-651. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2588,65 +2600,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,106 +2676,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.147-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer optimum in subaerial landslide impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,92 +2793,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of chaotic mixing of yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2925,73 +2937,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mixing of yield stress materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3050,73 +3062,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixer using chaotic advection mechanism for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3175,936 +3187,936 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t>
+                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375573v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361208v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
+                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375601v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361242v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">Active Chaotic Mixing in a Plane Chanel with Rotating Arc Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference, Vienna, September 09-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385062v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Chaotic Mixing in a Plane Chanel with Rotating Arc Walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Younes</w:t>
+                <w:t xml:space="preserve">Volatiles Accumulation in Magmas: Timescales and Implications for Short Warning Times of Explosive Eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Catelain</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. La-Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference, Vienna, September 09-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting, Washington DC, December 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154267v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles Accumulation in Magmas: Timescales and Implications for Short Warning Times of Explosive Eruptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Petrelli</w:t>
+                <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Spina</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting, Washington DC, December 14-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EFMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154235v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate of Hydrous Magmas in Subduction Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4113,223 +4125,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU (European Geosciences Union), Vienna, April 23-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of planar sheet flowing under gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow 2017 - 9th International Conference on Computational and Experimental Methods in Multiphase and Complex Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wessex Institute and University of New Mexico, Jun 2017, Tallin, Estonia. pp.97-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/MPF170111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a plane channel with three rotating arc walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4388,73 +4400,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Rheological and Chemical Evolution of Magmatic Systems at Mid-Crustal Level: The Role of Chaotic Advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4463,1756 +4475,1756 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly, Vienna, April 17-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
+                <w:t xml:space="preserve">Timescales of Magma Mixing Unraveled by Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
+              <w:t xml:space="preserve">Il Pianeta Dinamico: Sviluppi e Prospettive a 100 Anni Da Wegener, Congresso Congiunto SIMP-AIV-SoGeI-SGI, Firenze 2-4 Settembre, Italia, (Session S8: Magma Chamber Dynamics and Timescales of Volcanic Processes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154231v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bruel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
+              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153998v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
+                <w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161877v1</w:t>
+                <w:t xml:space="preserve">hal-02162524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t>
+                <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Saïdane</w:t>
+                <w:t xml:space="preserve">A. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Deleuze</w:t>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Club Emulsion, Pau, les 1 et 2 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162541v1</w:t>
+                <w:t xml:space="preserve">hal-02153986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
+                <w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Club Emulsion, Pau, les 1 et 2 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162524v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mejia</w:t>
+                <w:t xml:space="preserve">The Role of Chaotic Dynamics in the Cooling of Magmatic Systems in Subduction Related Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting, San Francisco, Decembre 14-18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153986v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of Magma Mixing Unraveled by Numerical Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Perugini</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Pianeta Dinamico: Sviluppi e Prospettive a 100 Anni Da Wegener, Congresso Congiunto SIMP-AIV-SoGeI-SGI, Firenze 2-4 Settembre, Italia, (Session S8: Magma Chamber Dynamics and Timescales of Volcanic Processes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154237v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Chaotic Dynamics in the Cooling of Magmatic Systems in Subduction Related Environment</w:t>
+                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting, San Francisco, Decembre 14-18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154240v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling of a Yield-Stress Magmatic Fluid under Convective Chaotic Mixing</w:t>
+                <w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Perugini</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Réunion Des Sciences de La Terre, Pau, 27-31 Octobrer 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pau, France</w:t>
+              <w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154232v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité Linéaire de l'écoulement de Poiseuille-Rayleigh-Bénard Au Sein d'un Film Liquide Infini</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Blancher</w:t>
+                <w:t xml:space="preserve">Etude Expérimentale de l'influence d'un Chauffage Localisé Sur La Convection de Rayleigh-Bénard-Marangoni Dans Une Couche Liquide En Récipient Cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R . Es-Sakhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benhamou</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française Des Thermiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, 3 au 6 juin, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154274v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t>
+                <w:t xml:space="preserve">Refroidissement d'un Magma a Viscosité Thermodépendante En Régime d'advection Chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bruel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t>
+              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153997v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale de l'influence d'un Chauffage Localisé Sur La Convection de Rayleigh-Bénard-Marangoni Dans Une Couche Liquide En Récipient Cylindrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Blancher</w:t>
+                <w:t xml:space="preserve">Stabilité Linéaire de l'écoulement de Poiseuille-Rayleigh-Bénard Au Sein d'un Film Liquide Infini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Bammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Médale</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française Des Thermiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, 3 au 6 juin, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153988v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement d'un Magma a Viscosité Thermodépendante En Régime d'advection Chaotique</w:t>
+                <w:t xml:space="preserve">Cooling of a Yield-Stress Magmatic Fluid under Convective Chaotic Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
+              <w:t xml:space="preserve">24th Réunion Des Sciences de La Terre, Pau, 27-31 Octobrer 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153987v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of the longitudinal thermoconvective rolls in a mixed convection flow in a horizontal channel with a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion et convection naturelle dans des capsules de différentes géométries avec une paroi à flux imposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar mixing and heat transfer for constant heat flux boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6221,187 +6233,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Energy Emulsification Batch Mixer For Concentrated Oil-In-Water Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6410,51 +6422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6464,239 +6476,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations of Turbulent Flow Past a Generic Airship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Koobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5455, INRIA. 2006, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroelastic Coupling Between a Low Mach Inviscid Flow and a Flexible Generic Airship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Koobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5456, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6706,105 +6718,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange et transferts thermiques en écoulements laminaires et leur modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Pau et des Pays de l'Adour, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00651878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6872,51 +6884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDA86897"/>
+    <w:nsid w:val="2709AB89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7103,51 +7115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-el-omari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5388-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060109041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-el-omari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5388-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060109041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>