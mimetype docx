--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,6829 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6778 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamal El Omari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kamal-el-omari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5388-3482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060109041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=FuGAorIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir H Parvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Parvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.104296. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2024.104296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active chaotic mixing of yield stress fluids in an open channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-023-00650-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer enhancement by chaotic advection in a novel sine-helical channel geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Aldor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.122870. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of chaotic flow and mixing of Newtonian fluid in a rotating arc-wall mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.122459. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales of Water Accumulation in Magmas and Implications for Short Warning Times of Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.art. 770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-02987-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers of Chaotic Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana S. S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan H. E. Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.89.025007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.425 - 441. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC006109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling of a Magmatic System Under Thermal Chaotic Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Petrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (7), pp.1835-1849. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-014-1029-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Structure of the 'fully Developed' Transitional Flow in a Symmetric Wavy Channel. Linear and Weakly Nonlinear Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 764, pp.250-276. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Stability Analysis of Poiseuille-Bénard-Marangoni Flow in a Horizontal Infinite Liquid Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.126-131. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2014.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh-Bénard-Marangoni Convection in an Open Cylindrical Container Heated by a Non-Uniform Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Es Sakhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.198-209. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Porous Emulsion-Templated Monoliths Using a Low-Energy Emulsification Batch Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forgacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.683-691. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-013-0575-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shape of container on natural convection and melting inside enclosures used for passive cooling of electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (14-15), pp.3022-3035. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522521v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 382 (1-3), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D-infrared thermography monitoring of ultrasound-assisted polymerization of water-soluble monomer in a gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rigolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.4462-4469. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma200706j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Chaotic Mixing of Power-Law Fluids in a Mixer with Alternately-Rotating Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (11-12), pp.641-651. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Parvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Anglet (64), France. pp.147-156, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer optimum in subaerial landslide impulse waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of chaotic mixing of yield stress fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic mixing of yield stress materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mixer using chaotic advection mechanism for yield stress fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Chaotic Mixing in a Plane Chanel with Rotating Arc Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference, Vienna, September 09-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles Accumulation in Magmas: Timescales and Implications for Short Warning Times of Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. La-Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Washington DC, December 14-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fate of Hydrous Magmas in Subduction Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union), Vienna, April 23-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of planar sheet flowing under gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Flow 2017 - 9th International Conference on Computational and Experimental Methods in Multiphase and Complex Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wessex Institute and University of New Mexico, Jun 2017, Tallin, Estonia. pp.97-107, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/MPF170111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active chaotic mixing in a plane channel with three rotating arc walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Rheological and Chemical Evolution of Magmatic Systems at Mid-Crustal Level: The Role of Chaotic Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, April 17-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saïdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zeraouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Club Emulsion, Pau, les 1 et 2 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales of Magma Mixing Unraveled by Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pianeta Dinamico: Sviluppi e Prospettive a 100 Anni Da Wegener, Congresso Congiunto SIMP-AIV-SoGeI-SGI, Firenze 2-4 Settembre, Italia, (Session S8: Magma Chamber Dynamics and Timescales of Volcanic Processes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Chaotic Dynamics in the Cooling of Magmatic Systems in Subduction Related Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Francisco, Decembre 14-18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale de l'influence d'un Chauffage Localisé Sur La Convection de Rayleigh-Bénard-Marangoni Dans Une Couche Liquide En Récipient Cylindrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R . Es-Sakhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidissement d'un Magma a Viscosité Thermodépendante En Régime d'advection Chaotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité Linéaire de l'écoulement de Poiseuille-Rayleigh-Bénard Au Sein d'un Film Liquide Infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française Des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, 3 au 6 juin, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling of a Yield-Stress Magmatic Fluid under Convective Chaotic Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perugini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Réunion Des Sciences de La Terre, Pau, 27-31 Octobrer 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the longitudinal thermoconvective rolls in a mixed convection flow in a horizontal channel with a free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion et convection naturelle dans des capsules de différentes géométries avec une paroi à flux imposé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar mixing and heat transfer for constant heat flux boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Energy Emulsification Batch Mixer For Concentrated Oil-In-Water Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Guer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Turbulent Flow Past a Generic Airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5455, INRIA. 2006, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Coupling Between a Low Mach Inviscid Flow and a Flexible Generic Airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5456, INRIA. 2006, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange et transferts thermiques en écoulements laminaires et leur modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Omari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Pau et des Pays de l'Adour, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00651878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6884,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2709AB89"/>
+    <w:nsid w:val="73487BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7115,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-el-omari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5388-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060109041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-el-omari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5388-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060109041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FuGAorIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>