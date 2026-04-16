--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -180,4493 +180,4627 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t>
+                <w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rezette</w:t>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Jean‐eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 78 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078696v1</w:t>
+                <w:t xml:space="preserve">hal-05534066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wheat flour composition on dough properties: Focus on the minor components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of wheat flour minor components in predicting water absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104233⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463 (2), pp.141232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494780v1</w:t>
+                <w:t xml:space="preserve">hal-04701222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chambrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of wheat flour minor components in predicting water absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of wheat flour composition on dough properties: Focus on the minor components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701222v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding wheat dough behavior through prediction of quality profiles with explainable Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Munch</w:t>
+                <w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.104292. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322419v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding wheat dough behavior through prediction of quality profiles with explainable Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+                <w:t xml:space="preserve">Flavien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hugon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.104292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673979v1</w:t>
+                <w:t xml:space="preserve">hal-05322419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dufour</w:t>
+                <w:t xml:space="preserve">Florence Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Hugon</w:t>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275010v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of extruded starch foam for glucose-supplying biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 340, pp.122319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mixing power curve to assess bread dough rheological behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103667⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079641v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining whether granule structural or surface features govern the wheat starch digestion, a kinetic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Water mobility and microstructure of gluten network during dough mixing using TD NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 315, pp.120966. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.135329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109890v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water mobility and microstructure of gluten network during dough mixing using TD NMR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Modeling the mixing power curve to assess bread dough rheological behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.103667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985426v1</w:t>
+                <w:t xml:space="preserve">hal-04079641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Starch Structure Impact Amylolysis? Review of Current Strategies for Starch Digestibility Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Determining whether granule structural or surface features govern the wheat starch digestion, a kinetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11091223⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 315, pp.120966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03749012v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond amylose content, selecting starch traits impacting in vitro α-amylase degradability in a wheat MAGIC population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuzi Wang</w:t>
+                <w:t xml:space="preserve">Food modelling strategies and approaches for knowledge transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Charalambides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Djekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119652⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749046v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of wheat flour dough at mixing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How Does Starch Structure Impact Amylolysis? Review of Current Strategies for Starch Digestibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100873⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11091223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03714931v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food modelling strategies and approaches for knowledge transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Beyond amylose content, selecting starch traits impacting in vitro α-amylase degradability in a wheat MAGIC population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ilija Djekic</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Pritchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.01.021⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, pp.119652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542205v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria Definition of Small-Scale Biorefineries Based on a Statistical Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of wheat flour dough at mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13137310⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.100873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347027v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Suciu</w:t>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicriteria Definition of Small-Scale Biorefineries Based on a Statistical Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Ait Sair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.7310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13137310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-European initial survey on the use of mathematical models in food industry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Journal of Food Engineering, 261, pp.109-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265749v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-European initial survey on the use of mathematical models in food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Djekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alen Mujčinović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Nikolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photis Papademas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Journal of Food Engineering, 261, pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01990152v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Nessi</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.030⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02622187v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Farines</w:t>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rémond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Tayeb</w:t>
+                <w:t xml:space="preserve">Vincent Farines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625445v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640249v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amylolysis of maize mutant starches described with a fractal-like kinetics model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 123, pp.266-274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.052⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 133, pp.497 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633436v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic knowledge models for the design of bread texture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Amylolysis of maize mutant starches described with a fractal-like kinetics model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2014.01.003⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631770v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the quality of wheat flour dough at mixing using an expert system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Basic knowledge models for the design of bread texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Cicerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Katina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2014.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.08.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis assessment with qualitative reasoning: Modelling the Fontestorbes fountain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predicting the quality of wheat flour dough at mixing using an expert system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Bredeweg</w:t>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.71-89. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.772-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635545v1</w:t>
+                <w:t xml:space="preserve">hal-02638177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plants changed the world: Using qualitative reasoning to explain plant macroevolution's effect on the long-term carbon cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hypothesis assessment with qualitative reasoning: Modelling the Fontestorbes fountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17, pp.117 - 142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 19, pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645439v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Wheat Flour Dough Proofing Behaviour: Effects of Mixing Conditions on Porosity and Stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How plants changed the world: Using qualitative reasoning to explain plant macroevolution's effect on the long-term carbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nuttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katie Farnsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Bredeweg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (8), pp.2150 - 2164. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.117 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-012-0854-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644428v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Modelling Wheat Flour Dough Proofing Behaviour: Effects of Mixing Conditions on Porosity and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
+                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.107-116. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (8), pp.2150 - 2164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h2xr-ft10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-012-0854-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00764369v1</w:t>
+                <w:t xml:space="preserve">hal-02644428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/h2xr-ft10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00764369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Porosity and stability of bread dough during proofing determined by video image analysis for different compositions and mixing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (8), pp.1999-2005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4676,388 +4810,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches de formulation des farines de blé appliquées à la panification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science culinaire : Matière, procédés et dégustation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 400 p., 2014, Echelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5067,117 +5201,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILISING AI and food science to better define wheat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5187,269 +5321,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural production and externalities simulator (APES) prototype to be used in Prototype 1 of SEAMLESS-IF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.K. van Evert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rutgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 28, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5459,100 +5593,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un système à base de connaissances hétérogènes pour la panification française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université de Nantes, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5562,4175 +5696,4175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omi Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briggs Twitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290618v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RaFFUT a bioreFinery For yoUr Territory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omi Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471484v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">RaFFUT a bioreFinery For yoUr Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t>
+              <w:t xml:space="preserve">Bioeco² Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCA; Exebio, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285797v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousses extrudés à base d’amidon pour des biomatériaux générateurs de glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Dumbio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of wheat flour minor components in water absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STARCH HYDROLYSIS BY AMYLASE: A CLOSE LOOK AT THE FIRST-ORDER REACTION RATE CONSTANT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalambides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Djekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694222v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">STARCH HYDROLYSIS BY AMYLASE: A CLOSE LOOK AT THE FIRST-ORDER REACTION RATE CONSTANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzy Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t>
+              <w:t xml:space="preserve">EPNOE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669427v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QR@ECAI23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCREENING AND INVESTIGATING STARCH STRUCTURE AND ENZYMATIC DEGRADABILITY IN A WHEAT MAGIC POPULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining small-scale biorefineries based on a multi-factorial statistical typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Ait Sair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Biomass Conference &amp; Exhibition, EUBCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chistophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Suciu</w:t>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173776v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Suciu</w:t>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125592v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Suciu</w:t>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173861v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Ludovic Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798651v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating cellulose degradation: placing Qualitative reasoning in the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Workshop on Capturing Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Palisades, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovic Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331460v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190146v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Basic knowledge models for the processing of bread as a solid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Cicerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Katina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17. Conference of the European-Scientific-Association-on-Material-Forming (ESAFORM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Espoo, Finland. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195521v1</w:t>
+                <w:t xml:space="preserve">hal-02741556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic knowledge models for the processing of bread as a solid foam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kati Katina</w:t>
+                <w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rebeyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Conference of the European-Scientific-Association-on-Material-Forming (ESAFORM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741556v1</w:t>
+                <w:t xml:space="preserve">hal-01195521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation de langage métier et transfert de connaissances : exemple de la panification française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque International CIA « Connaissances et Informations en Action » « Transfert et organisation des connaissances en contexte »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219565v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+                <w:t xml:space="preserve">Harmonisation de langage métier et transfert de connaissances : exemple de la panification française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. Colloque International CIA « Connaissances et Informations en Action » « Transfert et organisation des connaissances en contexte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3789.7283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791920v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">expertise et fonctions qualitatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative modelling of breadmaking process: evaluation of the mixing operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es journées francophones d'ingénierie des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.191</w:t>
+              <w:t xml:space="preserve">A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714824v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating expert knowledge in cereal food manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Biennial Conference on Engineering Systems Design and Analysis (ESDA2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ESDA2012-82954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative modelling of breadmaking process: evaluation of the mixing operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">expertise et fonctions qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23es journées francophones d'ingénierie des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219002v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis assessment with qualitative reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Workshop on Qualitative Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de Catalunya (Barcelona) (UPC). Barcelone, ESP. ESADE; FME OSRM ; mae2., Jun 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cover-cropped vineyards with APES: a modular simulation platform.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative modelling to prospect expert's reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Starting AI Researchers' Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Patras, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-58603-893-9-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9798,51 +9932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F63C224D"/>
+    <w:nsid w:val="6FD8C9E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10029,51 +10163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-kansou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6262-4447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152005315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzi Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120966" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Pritchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zwart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119652" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ait Sair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137310" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Cicerelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JVL8RS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.08.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.10.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6HB4JW4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nuttle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Farnsworth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. van Evert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rutgers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzy Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348883v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Katina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.901" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82954" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-893-9-94" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-kansou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6262-4447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152005315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzi Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Pritchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zwart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119652" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ait Sair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137310" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Cicerelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JVL8RS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.08.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6HB4JW4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nuttle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Farnsworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.02.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. van Evert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rutgers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzy Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694200v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Katina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.901" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82954" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-893-9-94" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>