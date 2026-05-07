--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -348,632 +348,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of wheat flour minor components in predicting water absorption</w:t>
+                <w:t xml:space="preserve">Impact of wheat flour composition on dough properties: Focus on the minor components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Della Valle</w:t>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701222v1</w:t>
+                <w:t xml:space="preserve">hal-05494780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04937377v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wheat flour composition on dough properties: Focus on the minor components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chambrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104233⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05494780v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t>
+                <w:t xml:space="preserve">The role of wheat flour minor components in predicting water absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463 (2), pp.141232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078696v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding wheat dough behavior through prediction of quality profiles with explainable Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1014,291 +1014,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t>
+                <w:t xml:space="preserve">Evaluation of extruded starch foam for glucose-supplying biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+                <w:t xml:space="preserve">A. Lescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hugon</w:t>
+                <w:t xml:space="preserve">Hervé Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Dugué</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.122319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673979v1</w:t>
+                <w:t xml:space="preserve">hal-04603983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of extruded starch foam for glucose-supplying biomaterials</w:t>
+                <w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lescher</w:t>
+                <w:t xml:space="preserve">Maude Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 340, pp.122319. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603983v1</w:t>
+                <w:t xml:space="preserve">hal-04673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t>
               </w:r>
@@ -1310,51 +1310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,90 +1418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water mobility and microstructure of gluten network during dough mixing using TD NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining whether granule structural or surface features govern the wheat starch digestion, a kinetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenifer Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 291, pp.119652. </w:t>
@@ -2227,77 +2227,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47, pp.100873. </w:t>
@@ -2329,278 +2329,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t>
+                <w:t xml:space="preserve">Multicriteria Definition of Small-Scale Biorefineries Based on a Statistical Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Suciu</w:t>
+                <w:t xml:space="preserve">Aicha Ait Sair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.7310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13137310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980650v1</w:t>
+                <w:t xml:space="preserve">hal-03347027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria Definition of Small-Scale Biorefineries Based on a Statistical Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Ait Sair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michaud</w:t>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (13), pp.7310. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13137310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347027v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t>
               </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2722,299 +2722,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-European initial survey on the use of mathematical models in food industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alen Mujčinović</w:t>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Nikolić</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photis Papademas</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265749v1</w:t>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Cross-European initial survey on the use of mathematical models in food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Djekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Alen Mujčinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andro</w:t>
+                <w:t xml:space="preserve">Aleksandra Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Photis Papademas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Food Engineering, 261, pp.109-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
               </w:r>
@@ -3098,1709 +3098,1721 @@
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Farines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.497 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410168v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640249v1</w:t>
+                <w:t xml:space="preserve">hal-01410168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylolysis of maize mutant starches described with a fractal-like kinetics model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123, pp.266-274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic knowledge models for the design of bread texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Cicerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Katina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (1), pp.5-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the quality of wheat flour dough at mixing using an expert system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.772-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis assessment with qualitative reasoning: Modelling the Fontestorbes fountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.71-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How plants changed the world: Using qualitative reasoning to explain plant macroevolution's effect on the long-term carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nuttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Farnsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.117 - 142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Wheat Flour Dough Proofing Behaviour: Effects of Mixing Conditions on Porosity and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (8), pp.2150 - 2164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11947-012-0854-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.107-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/h2xr-ft10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00764369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and stability of bread dough during proofing determined by video image analysis for different compositions and mixing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (8), pp.1999-2005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4810,51 +4822,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4873,325 +4885,325 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 161, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches de formulation des farines de blé appliquées à la panification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science culinaire : Matière, procédés et dégustation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 400 p., 2014, Echelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5201,117 +5213,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILISING AI and food science to better define wheat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5321,269 +5333,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural production and externalities simulator (APES) prototype to be used in Prototype 1 of SEAMLESS-IF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.K. van Evert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rutgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 28, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5593,100 +5605,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un système à base de connaissances hétérogènes pour la panification française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université de Nantes, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5696,1127 +5708,1127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omi Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briggs Twitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omi Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RaFFUT a bioreFinery For yoUr Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioeco² Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URCA; Exebio, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousses extrudés à base d’amidon pour des biomatériaux générateurs de glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Dumbio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of wheat flour minor components in water absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STARCH HYDROLYSIS BY AMYLASE: A CLOSE LOOK AT THE FIRST-ORDER REACTION RATE CONSTANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzy Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marinos Charalambides</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Della Valle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t>
+              <w:t xml:space="preserve">EPNOE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669427v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalambides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Djekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190423v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STARCH HYDROLYSIS BY AMYLASE: A CLOSE LOOK AT THE FIRST-ORDER REACTION RATE CONSTANT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuzy Wang</w:t>
+                <w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694222v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QR@ECAI23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6861,73 +6873,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCREENING AND INVESTIGATING STARCH STRUCTURE AND ENZYMATIC DEGRADABILITY IN A WHEAT MAGIC POPULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6936,543 +6948,543 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining small-scale biorefineries based on a multi-factorial statistical typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Ait Sair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Biomass Conference &amp; Exhibition, EUBCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chistophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,574 +7499,574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t>
+                <w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414766v1</w:t>
+                <w:t xml:space="preserve">hal-03331453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t>
+                <w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331453v1</w:t>
+                <w:t xml:space="preserve">hal-01414766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8063,1587 +8075,1587 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovic Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating cellulose degradation: placing Qualitative reasoning in the process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bert Bredeweg</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Capturing Scientific Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Palisades, United States. 6 p</w:t>
+              <w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797809v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating cellulose degradation: placing Qualitative reasoning in the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">1. International Workshop on Capturing Scientific Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palisades, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798651v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic knowledge models for the processing of bread as a solid foam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucio Cicerelli</w:t>
+                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kati Katina</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Conference of the European-Scientific-Association-on-Material-Forming (ESAFORM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741556v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rebeyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Rebeyrol</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Basic knowledge models for the processing of bread as a solid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Cicerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Katina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17. Conference of the European-Scientific-Association-on-Material-Forming (ESAFORM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Espoo, Finland. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190146v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation de langage métier et transfert de connaissances : exemple de la panification française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque International CIA « Connaissances et Informations en Action » « Transfert et organisation des connaissances en contexte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3789.7283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative modelling of breadmaking process: evaluation of the mixing operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating expert knowledge in cereal food manufacturing processes</w:t>
+                <w:t xml:space="preserve">expertise et fonctions qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Biennial Conference on Engineering Systems Design and Analysis (ESDA2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23es journées francophones d'ingénierie des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02744466v1</w:t>
+                <w:t xml:space="preserve">hal-00714824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">expertise et fonctions qualitatives</w:t>
+                <w:t xml:space="preserve">Integrating expert knowledge in cereal food manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es journées francophones d'ingénierie des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Biennial Conference on Engineering Systems Design and Analysis (ESDA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714824v1</w:t>
+                <w:t xml:space="preserve">hal-02744466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis assessment with qualitative reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Bredeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Workshop on Qualitative Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de Catalunya (Barcelona) (UPC). Barcelone, ESP. ESADE; FME OSRM ; mae2., Jun 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cover-cropped vineyards with APES: a modular simulation platform.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9652,219 +9664,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative modelling to prospect expert's reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Starting AI Researchers' Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Patras, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-58603-893-9-94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9932,51 +9944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FD8C9E4"/>
+    <w:nsid w:val="9C9F1E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10163,51 +10175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-kansou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6262-4447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152005315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzi Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Pritchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zwart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119652" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ait Sair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137310" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Cicerelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JVL8RS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.08.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6HB4JW4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nuttle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Farnsworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.02.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. van Evert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rutgers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzy Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694200v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Katina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.901" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82954" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-893-9-94" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamal-kansou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6262-4447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152005315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzi Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Pritchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zwart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119652" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ait Sair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16S6TBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Cicerelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.01.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JVL8RS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.08.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.10.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6HB4JW4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nuttle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Farnsworth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.02.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. van Evert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rutgers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzy Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Katina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.901" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219002v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714824v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744466v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82954" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746641v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-893-9-94" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>